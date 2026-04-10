--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -338,209 +338,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Early and late determinants of puberty in ruminants and the role of nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for GnRH in olfaction and cognition: Implications for veterinary medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.A. Kenny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (Supplement 1), pp.100812. </w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (S2), pp.109-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rda.14411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345094v1</w:t>
+                <w:t xml:space="preserve">hal-04493388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for GnRH in olfaction and cognition: Implications for veterinary medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: Early and late determinants of puberty in ruminants and the role of nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prévot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">D.A. Kenny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (S2), pp.109-124. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Supplement 1), pp.100812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.14411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493388v1</w:t>
+                <w:t xml:space="preserve">hal-04345094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Sensitive In Vitro Bioassays for FSH, TSH, PTH, Kp, and OT in Addition to LH in Mouse Leydig Tumor Cell</w:t>
               </w:r>
@@ -909,177 +909,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370401v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does apelin affect LH levels? An investigation at the level of GnRH and KNDy neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The great migration: How glial cells could regulate GnRH neuron development and shape adult reproductive life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Abot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Fleurot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2022.111752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2022.102149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754006v1</w:t>
+                <w:t xml:space="preserve">hal-03772236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating mares with the long-acting kisspeptin analog C6 increases circulating gonadotropins but does not trigger ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1088,220 +1058,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.1846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agriculture12111846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The great migration: How glial cells could regulate GnRH neuron development and shape adult reproductive life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">How does apelin affect LH levels? An investigation at the level of GnRH and KNDy neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Geller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 125, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 557, pp.111752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2022.102149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2022.111752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772236v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonadotrophin‐releasing hormone and kisspeptin: It takes two to tango</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-nerve growth factor stimulates spontaneous electrical activity of in vitro embryonic mouse GnRH neurons through a P75 mediated-mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinet-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1693,90 +1693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostro-caudal maturation of glial cells in the accessory olfactory system during development: involvement in outgrowth of GnRH neurites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1821,598 +1821,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnRH episodic secretion is altered by pharmacological blockade of Gap junctions: Possible involvement of glial cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Ottogalli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2015-1437⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (10), pp.1902-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159322v1</w:t>
+                <w:t xml:space="preserve">hal-01409315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult neurogenesis and reproductive functions in mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Butruille</w:t>
+                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.044⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01409325v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult neurogenesis and reproductive functions in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+                <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (1), pp.313-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01353250v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GnRH episodic secretion is altered by pharmacological blockade of Gap junctions: Possible involvement of glial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pinet-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 283 (10), pp.1902-1920. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (1), pp.304-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-1437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409315v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,274 +2466,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental exposure to Ethinylestradiol affects transgenerationally sexual behavior and neuroendocrine networks in male mice</w:t>
+                <w:t xml:space="preserve">Developmental exposure to ethinylestradiol affects reproductive physiology, the GnRH neuroendocrine network and behaviors in female mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17457⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353269v1</w:t>
+                <w:t xml:space="preserve">hal-01413729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental exposure to ethinylestradiol affects reproductive physiology, the GnRH neuroendocrine network and behaviors in female mouse</w:t>
+                <w:t xml:space="preserve">Developmental exposure to Ethinylestradiol affects transgenerationally sexual behavior and neuroendocrine networks in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep17457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413729v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
               </w:r>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory ensheathing cells form the microenvironment of migrating GnRH-1 neurons during mouse development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,332 +3062,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMK2d, a truncated isoform of Lim kinase 2 regulates neurite growth in absence of the LIM kinase domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to 17-alpha-ethinylestradiol alters embryonic development of GnRH-1 neurons in mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tastet</w:t>
+                <w:t xml:space="preserve">Virginie Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leslie Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1433, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136281v1</w:t>
+                <w:t xml:space="preserve">hal-01129596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to 17-alpha-ethinylestradiol alters embryonic development of GnRH-1 neurons in mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
+                <w:t xml:space="preserve">LIMK2d, a truncated isoform of Lim kinase 2 regulates neurite growth in absence of the LIM kinase domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cadiou</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Angulo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1433, pp.29-37. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420 (2), pp.247-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129596v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin-immunoreactivity changes in a sex- and hypothalamic-region specific manner across rat postnatal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,51 +3472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic development of kisspeptin neurones in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,302 +3746,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging new sites for adult neurogenesis in the mammalian brain: a comparative study between the hypothalamus and the classical neurogenic zones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Segura</w:t>
+                <w:t xml:space="preserve">The intimate relationship of gonadotropin-releasing hormone neurons with the polysialylated neural cell adhesion molecule revisited across development and adult plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 32 (12), pp.2042-2052. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 32 (12), pp.2031-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07517.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07521.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129461v1</w:t>
+                <w:t xml:space="preserve">hal-01129433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intimate relationship of gonadotropin-releasing hormone neurons with the polysialylated neural cell adhesion molecule revisited across development and adult plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging new sites for adult neurogenesis in the mammalian brain: a comparative study between the hypothalamus and the classical neurogenic zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 32 (12), pp.2031-2041. </w:t>
+              <w:t xml:space="preserve">, 2010, 32 (12), pp.2042-2052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07517.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07521.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129433v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of catecholamine on the migration of gonadotropin-releasing hormone-producing neurons in the rat foetuses</w:t>
               </w:r>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4795,64 +4795,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of estrogen receptors during development inhibits neurogenesis of precursors to GnRH-1 neurones: In vitro studies with explants of ovine olfactory placode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Agça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,302 +4918,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: Causal relation or simple marker?</w:t>
+                <w:t xml:space="preserve">Tyrosine hydroxylase expression in the olfactory/respiratory epithelium in early sheep fetuses (Ovis aries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Trecherel</w:t>
+                <w:t xml:space="preserve">Marina Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Collet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yfrne.2006.03.312⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1083 (1), pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.01.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527378v1</w:t>
+                <w:t xml:space="preserve">hal-02527299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine hydroxylase expression in the olfactory/respiratory epithelium in early sheep fetuses (Ovis aries)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: Causal relation or simple marker?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Izvolskaia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">D. Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Ugrumov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1083 (1), pp.29-38. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.01.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yfrne.2006.03.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527299v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catecholamines in regulation of development of GnRH neurons of rat fetuses</w:t>
               </w:r>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (6), pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5372,51 +5372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Makarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (1), pp.16-24</w:t>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Izvol'Skaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5972,51 +5972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsatile GnRH secretion from primary cultures of sheep olfactory placode explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 120, pp.391-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6170,51 +6170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Culture of GnRH Neurons Derived from the Sheep Embryo Olfactory Placodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Caldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6286,51 +6286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Cell Culture of LHRH Neurones from Embryonic Olfactory Placode in the Sheep (Ovis aries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Caldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6402,51 +6402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary cell culture of LHRH neurones from embryonic olfactory placode in the sheep (Ovis aries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7559,51 +7559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, neuroanatomie et fonction des neurones à Gonadotropin Releasing Hormone (GnRH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7801,51 +7801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions Ellipses, 2001</w:t>
@@ -7887,51 +7887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary culture of GnRH neurons derived from the sheep embryo olfactory placode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8126,103 +8126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does apelin interact with GnRH and kisspeptin neuronal populations to modulate the central control of reproduction in male rodents? A neuroanatomical, molecular and functional investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Dardente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polish-French Symposium on new regulations of reproduction: the role of adipokines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
@@ -8264,51 +8264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-Nerve Growth Factor acts upstream of GnRH neurons to trigger ovulation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8389,51 +8389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beta Nerve Growth Factor triggers ovulation in the mouse by acting upstream of GnRH neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,51 +8514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage des possibles mécanismes centraux d’action du β Nerve Growth Factor (βNGF) dans l’induction de l’ovulation chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8639,51 +8639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9110,77 +9110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9225,264 +9225,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling of GnRH neurones network</w:t>
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Biodynamics: Where Biology, Médicine &amp; Mathematics meet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conference Collective. GBR., Sep 2013, Bristol, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802830v1</w:t>
+                <w:t xml:space="preserve">hal-02749614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+                <w:t xml:space="preserve">Stochastic modelling of GnRH neurones network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Meeting Biodynamics: Where Biology, Médicine &amp; Mathematics meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference Collective. GBR., Sep 2013, Bristol, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749614v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of kisspeptin neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9563,77 +9563,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Germond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9675,77 +9675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9796,51 +9796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenèse des neurones à kisspeptine : de la neurogénèse à l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9934,51 +9934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptins in the embryonic and early postnatal brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10171,51 +10171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of kisspeptin neurons: from neurogenesis to perinatal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10415,57 +10415,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of GnRH-1 neurons by glial cells: an in vitro study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Regulation of GnRH-1 neurons by glial cells: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10494,142 +10494,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751566v1</w:t>
+                <w:t xml:space="preserve">hal-02752634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for PSA-NCAM-dependent neuron-glia interactions in the control of GnRH neuron activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10665,57 +10665,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of GnRH-1 neurons by glial cells: An in vitro study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Regulation of GnRH-1 neurons by glial cells: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10744,478 +10744,478 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752634v1</w:t>
+                <w:t xml:space="preserve">hal-02751566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro isolation of neural precursor cells from adult ewe hypothalamus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Hypothalamic astrocytes induce the neuronal maturation and function of GnRH-expressing GnV cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pillon</w:t>
+                <w:t xml:space="preserve">V. Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
+              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751908v1</w:t>
+                <w:t xml:space="preserve">hal-02754605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for PSA-NCAM-dependant neuron-glia interactions in the control of GnRH neuron activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro isolation of neural precursor cells from adult ewe hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">7th International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757247v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic astrocytes induce the neuronal maturation and function of GnRH-expressing GnV cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Giacomini</w:t>
+                <w:t xml:space="preserve">A role for PSA-NCAM-dependant neuron-glia interactions in the control of GnRH neuron activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754605v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin immunoreactivity during postnatal development in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Dalgaard Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11292,51 +11292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin immunoreactivity during postnatal development in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Dalgaard Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11413,77 +11413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethinylestradiol exposure during embryogenesis disrupted the development of GnRH neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11521,103 +11521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hypothalamic astrocytes on GnV-3 GnRH secreting cells: functional and transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92. Annual Meeting &amp; Expo of the Endocrine Society (ENDO 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, United States</w:t>
@@ -11659,77 +11659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for PSA-NCAM-dependant neuron-glia interactions in the control of GnRH neuron activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11765,394 +11765,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des astrocytes dans la maturation neuronale de la lignée hypothalamique adulte GnV sécrétant la GnRH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression des isoformes de LIM Kinase 2 pendant la neurogenèse et la stimulation des neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peineau</w:t>
+                <w:t xml:space="preserve">J. Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laumonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753378v1</w:t>
+                <w:t xml:space="preserve">hal-02753426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des isoformes de LIM Kinase 2 pendant la neurogenèse et la stimulation des neurones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Michelle</w:t>
+                <w:t xml:space="preserve">Régulation de la sécrétion pulsatile de GnRH par les cellules gliales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
+              <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753426v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de la sécrétion pulsatile de GnRH par les cellules gliales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Rôle des astrocytes dans la maturation neuronale de la lignée hypothalamique adulte GnV sécrétant la GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757442v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the oligodendrocyte myelin glycoprotein (OMgp) on the expansion and neuronal differentiation of rat neural stem cells</w:t>
               </w:r>
@@ -12504,64 +12504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la forme polysialylée de NCAM dans l'activité des neurones à GnRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12741,51 +12741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of neural precursor cell proliferation by the oligodendrocyte myelin glycoprotein (OMgp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12935,64 +12935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation phénotypique des cellules associées aux neurones à GnRH dérivées des placodes olfactives embryonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13043,51 +13043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: causal relation or simple marker?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,51 +13095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
@@ -13168,51 +13168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalité et polymorphisme du récepteur oMT1 : relation causale ou simple marqueur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13220,51 +13220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Congrès de la Société Francophone de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France. n.p</w:t>
@@ -13345,51 +13345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Meeting Steroids and Nervous System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Torino, Italy. pp.211-212</w:t>
@@ -13418,51 +13418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innervation des neurones à GnRH par la somatostatine chez la brebis: Etude immunohistochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13727,243 +13727,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression précoce de la tyrosine hydroxylase dans l'épithélium olfactif et respiratoire chez le foetus de mouton (Ovis aries)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellules souches du système nerveux central d'embryons de mouton : essais d'infection par l'agent de la tremblante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ugrumov</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">3. Séminaire sur les recherches engagées à l'INRA sur les ESST et les Prions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762692v1</w:t>
+                <w:t xml:space="preserve">hal-02761357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules souches du système nerveux central d'embryons de mouton : essais d'infection par l'agent de la tremblante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression précoce de la tyrosine hydroxylase dans l'épithélium olfactif et respiratoire chez le foetus de mouton (Ovis aries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire sur les recherches engagées à l'INRA sur les ESST et les Prions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761357v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of GnRH neurons in sheep embryo. In vivo and in vitro studies</w:t>
               </w:r>
@@ -14001,51 +14001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinilogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
@@ -14074,51 +14074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité pulsatile des neurones à LHRH et sa régulation par des facteurs externes et internes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14225,51 +14225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14333,277 +14333,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le yin et le yang dans le contrôle de la reproduction : le système RFRP/GPR147 est-il vraiment le yin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Charvet</w:t>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744279v1</w:t>
+                <w:t xml:space="preserve">hal-02742178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le yin et le yang dans le contrôle de la reproduction : le système RFRP/GPR147 est-il vraiment le yin ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Decourt</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742178v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing pools</w:t>
               </w:r>
@@ -14723,51 +14723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tours, France. 2015, Journée Scientifique de la SFR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15073,51 +15073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Poissenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15159,51 +15159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin neurons of the arcuate nucleus are born during an extended embryonic period and develop a sexual dimorphism neonatally in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15284,77 +15284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of glial cells during GnRH-1 neurons development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15405,77 +15405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthinylestradiol régule l'activité des neurones à GnRH-I in vitro via ERB and GPR3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15526,51 +15526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptins in the developing and adult rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15651,90 +15651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMK2 (LIM kinase2) isoforms are differentially expressed during neuronal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laumonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15770,260 +15770,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnRH-1 regulates GnRH-1 neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhythmic electrical activity in developing GnRH-1 neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Donal Skinner</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832341v1</w:t>
+                <w:t xml:space="preserve">hal-02832270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic electrical activity in developing GnRH-1 neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GnRH-1 regulates GnRH-1 neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Wray</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Skinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832270v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des neurones à GnRH chez le mouton : étude in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16151,51 +16151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBF5A61C"/>
+    <w:nsid w:val="1849C441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16382,51 +16382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aduittoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3981-4664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084005181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190666389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000386664707" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100812" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14411" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo E. Forni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Golan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370401v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2022.111752" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12111846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lehnert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmar Khadra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17457" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.11.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW82435N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02317.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86EC711DA959FDCF3F53B764097E912595A03DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07521.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSJ70QRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07517.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNT7L0SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raskin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gendt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verhoeven" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0296-09.2009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izvol'Skaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ugriumov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Adamskaia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voronova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Constantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-1711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane V&#233;drine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refaat Tabagh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.05.070" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVLWTDNP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hevor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0270(01)00363-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HC7Q7NL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Batailler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/reprod/120.2.391" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692658v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hevor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-0102(98)00024-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNN8JM0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caldani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10795.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B56L13CN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1997.00627.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAB01B8900F63AE64DEB1C156192BE71A1D5447E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sitamze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Wermuth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caldani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sitamze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wermuth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(94)00778-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58529A3B883CEC3732CDC27D7C74CE1D4ED28F6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bola&#241;os" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Argibay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527372v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(91)90228-L" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRQMKP4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pennington" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robertson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#252;sel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182000073285" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V5N2S1KW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(91)90227-K" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8FLVQM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Hevor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837919v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832244v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754010v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lin Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401561v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401600v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792247v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802830v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751908v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757247v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754605v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mansuy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacomini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752334v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752346v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757522v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753378v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753426v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vourc'H" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laumonnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819790v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;drine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabagh Refaat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Caroline" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752030v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corcia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752077v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755929v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761114v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761357v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743950v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet Charvet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738655v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816927v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832341v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Skinner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832270v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aduittoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3981-4664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084005181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190666389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000386664707" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo E. Forni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Golan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370401v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12111846" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2022.111752" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lehnert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmar Khadra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.044" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00463" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17457" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.11.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW82435N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02317.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86EC711DA959FDCF3F53B764097E912595A03DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07517.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNT7L0SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07521.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSJ70QRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raskin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gendt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verhoeven" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0296-09.2009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izvol'Skaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ugriumov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Adamskaia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voronova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Constantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-1711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane V&#233;drine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refaat Tabagh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.05.070" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVLWTDNP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hevor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0270(01)00363-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HC7Q7NL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Batailler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/reprod/120.2.391" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692658v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hevor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-0102(98)00024-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNN8JM0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caldani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10795.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B56L13CN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1997.00627.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAB01B8900F63AE64DEB1C156192BE71A1D5447E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sitamze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Wermuth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caldani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sitamze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wermuth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(94)00778-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58529A3B883CEC3732CDC27D7C74CE1D4ED28F6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bola&#241;os" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Argibay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527372v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(91)90228-L" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRQMKP4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pennington" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robertson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#252;sel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182000073285" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V5N2S1KW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(91)90227-K" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8FLVQM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Hevor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837919v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832244v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754010v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lin Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401561v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401600v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792247v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754605v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mansuy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacomini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751908v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752334v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752346v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757522v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vourc'H" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laumonnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819790v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;drine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabagh Refaat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Caroline" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752030v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corcia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752077v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755929v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761114v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761357v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743950v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet Charvet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738655v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816927v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832341v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Skinner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>