--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -338,209 +338,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for GnRH in olfaction and cognition: Implications for veterinary medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: Early and late determinants of puberty in ruminants and the role of nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prévot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">D.A. Kenny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (S2), pp.109-124. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Supplement 1), pp.100812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.14411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493388v1</w:t>
+                <w:t xml:space="preserve">hal-04345094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Early and late determinants of puberty in ruminants and the role of nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for GnRH in olfaction and cognition: Implications for veterinary medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.A. Kenny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (Supplement 1), pp.100812. </w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (S2), pp.109-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rda.14411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345094v1</w:t>
+                <w:t xml:space="preserve">hal-04493388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Sensitive In Vitro Bioassays for FSH, TSH, PTH, Kp, and OT in Addition to LH in Mouse Leydig Tumor Cell</w:t>
               </w:r>
@@ -909,399 +909,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370401v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The great migration: How glial cells could regulate GnRH neuron development and shape adult reproductive life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does apelin affect LH levels? An investigation at the level of GnRH and KNDy neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Anne Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Geller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2022.102149⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 557, pp.111752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2022.111752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772236v1</w:t>
+                <w:t xml:space="preserve">hal-03754006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating mares with the long-acting kisspeptin analog C6 increases circulating gonadotropins but does not trigger ovulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The great migration: How glial cells could regulate GnRH neuron development and shape adult reproductive life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture12111846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2022.102149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862471v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does apelin affect LH levels? An investigation at the level of GnRH and KNDy neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Abot</w:t>
+                <w:t xml:space="preserve">Treating mares with the long-acting kisspeptin analog C6 increases circulating gonadotropins but does not trigger ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Dardente</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hellier</w:t>
+                <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 557, pp.111752. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2022.111752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12111846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754006v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonadotrophin‐releasing hormone and kisspeptin: It takes two to tango</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-nerve growth factor stimulates spontaneous electrical activity of in vitro embryonic mouse GnRH neurons through a P75 mediated-mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinet-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1693,90 +1693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostro-caudal maturation of glial cells in the accessory olfactory system during development: involvement in outgrowth of GnRH neurites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1821,598 +1821,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GnRH episodic secretion is altered by pharmacological blockade of Gap junctions: Possible involvement of glial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pinet-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (1), pp.304-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-1437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409315v1</w:t>
+                <w:t xml:space="preserve">hal-03159322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (10), pp.1902-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353250v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult neurogenesis and reproductive functions in mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Butruille</w:t>
+                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.044⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01409325v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnRH episodic secretion is altered by pharmacological blockade of Gap junctions: Possible involvement of glial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Geller</w:t>
+                <w:t xml:space="preserve">Adult neurogenesis and reproductive functions in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+                <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Ottogalli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 157 (1), pp.304-322. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (1), pp.313-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2015-1437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03159322v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,274 +2466,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental exposure to ethinylestradiol affects reproductive physiology, the GnRH neuroendocrine network and behaviors in female mouse</w:t>
+                <w:t xml:space="preserve">Developmental exposure to Ethinylestradiol affects transgenerationally sexual behavior and neuroendocrine networks in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00463⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413729v1</w:t>
+                <w:t xml:space="preserve">hal-01353269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental exposure to Ethinylestradiol affects transgenerationally sexual behavior and neuroendocrine networks in male mice</w:t>
+                <w:t xml:space="preserve">Developmental exposure to ethinylestradiol affects reproductive physiology, the GnRH neuroendocrine network and behaviors in female mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep17457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353269v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
               </w:r>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory ensheathing cells form the microenvironment of migrating GnRH-1 neurons during mouse development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,51 +3068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to 17-alpha-ethinylestradiol alters embryonic development of GnRH-1 neurons in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,332 +3191,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMK2d, a truncated isoform of Lim kinase 2 regulates neurite growth in absence of the LIM kinase domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kisspeptin-immunoreactivity changes in a sex- and hypothalamic-region specific manner across rat postnatal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tastet</w:t>
+                <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.1154-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2012.02317.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136281v1</w:t>
+                <w:t xml:space="preserve">hal-01129637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin-immunoreactivity changes in a sex- and hypothalamic-region specific manner across rat postnatal development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+                <w:t xml:space="preserve">LIMK2d, a truncated isoform of Lim kinase 2 regulates neurite growth in absence of the LIM kinase domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (8), pp.1154-1165. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420 (2), pp.247-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2012.02317.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.02.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129637v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic development of kisspeptin neurones in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Bentsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (10), pp.1284-1295. </w:t>
@@ -3752,64 +3752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intimate relationship of gonadotropin-releasing hormone neurons with the polysialylated neural cell adhesion molecule revisited across development and adult plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,103 +3881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging new sites for adult neurogenesis in the mammalian brain: a comparative study between the hypothalamus and the classical neurogenic zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (12), pp.2042-2052. </w:t>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4795,64 +4795,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of estrogen receptors during development inhibits neurogenesis of precursors to GnRH-1 neurones: In vitro studies with explants of ovine olfactory placode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Agça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,302 +4918,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine hydroxylase expression in the olfactory/respiratory epithelium in early sheep fetuses (Ovis aries)</w:t>
+                <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: Causal relation or simple marker?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Izvolskaia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Ugrumov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.01.130⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yfrne.2006.03.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527299v1</w:t>
+                <w:t xml:space="preserve">hal-02527378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: Causal relation or simple marker?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tyrosine hydroxylase expression in the olfactory/respiratory epithelium in early sheep fetuses (Ovis aries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lomet</w:t>
+                <w:t xml:space="preserve">Marina Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Batailler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (1), pp.130. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1083 (1), pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yfrne.2006.03.312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.01.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527378v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catecholamines in regulation of development of GnRH neurons of rat fetuses</w:t>
               </w:r>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (6), pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5372,51 +5372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Makarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (1), pp.16-24</w:t>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Izvol'Skaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5972,51 +5972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsatile GnRH secretion from primary cultures of sheep olfactory placode explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 120, pp.391-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6170,51 +6170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Culture of GnRH Neurons Derived from the Sheep Embryo Olfactory Placodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Caldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6286,51 +6286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Cell Culture of LHRH Neurones from Embryonic Olfactory Placode in the Sheep (Ovis aries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Caldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6402,51 +6402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary cell culture of LHRH neurones from embryonic olfactory placode in the sheep (Ovis aries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7559,51 +7559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, neuroanatomie et fonction des neurones à Gonadotropin Releasing Hormone (GnRH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7801,51 +7801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions Ellipses, 2001</w:t>
@@ -7887,51 +7887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary culture of GnRH neurons derived from the sheep embryo olfactory placode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8126,103 +8126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does apelin interact with GnRH and kisspeptin neuronal populations to modulate the central control of reproduction in male rodents? A neuroanatomical, molecular and functional investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Dardente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polish-French Symposium on new regulations of reproduction: the role of adipokines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
@@ -8264,51 +8264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-Nerve Growth Factor acts upstream of GnRH neurons to trigger ovulation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8389,51 +8389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beta Nerve Growth Factor triggers ovulation in the mouse by acting upstream of GnRH neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,51 +8514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage des possibles mécanismes centraux d’action du β Nerve Growth Factor (βNGF) dans l’induction de l’ovulation chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8639,51 +8639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,204 +8737,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial regulation of GnRH neurones</w:t>
+                <w:t xml:space="preserve">Régulation des neurones à Gonadotropin Releasing Hormone (GnRH) par les cellules gliales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John McIntyre Conference Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Biophysical Society (BBS). GBR., Apr 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">35. Colloque de la Société Francophone de Biologie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Biologie Théorique. FRA., Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738584v1</w:t>
+                <w:t xml:space="preserve">hal-02792247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des neurones à Gonadotropin Releasing Hormone (GnRH) par les cellules gliales</w:t>
+                <w:t xml:space="preserve">Glial regulation of GnRH neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Colloque de la Société Francophone de Biologie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Biologie Théorique. FRA., Jun 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">John McIntyre Conference Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Biophysical Society (BBS). GBR., Apr 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792247v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glial gap-jonction mediated regulation of GnRH neurons network activity</w:t>
               </w:r>
@@ -9002,77 +9002,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité neuro-gliale des réseaux neuroendocrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9104,385 +9104,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745842v1</w:t>
+                <w:t xml:space="preserve">hal-02749614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+                <w:t xml:space="preserve">Stochastic modelling of GnRH neurones network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Meeting Biodynamics: Where Biology, Médicine &amp; Mathematics meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference Collective. GBR., Sep 2013, Bristol, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749614v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling of GnRH neurones network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Biodynamics: Where Biology, Médicine &amp; Mathematics meet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conference Collective. GBR., Sep 2013, Bristol, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802830v1</w:t>
+                <w:t xml:space="preserve">hal-02745842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of kisspeptin neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9563,77 +9563,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Germond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9675,77 +9675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9796,51 +9796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenèse des neurones à kisspeptine : de la neurogénèse à l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9921,103 +9921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptins in the embryonic and early postnatal brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Conference Kisspeptin Signaling in the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Nov 2012, Tokyo, Japan</w:t>
@@ -10171,51 +10171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of kisspeptin neurons: from neurogenesis to perinatal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10415,221 +10415,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of GnRH-1 neurons by glial cells: An in vitro study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Regulation of GnRH-1 neurons by glial cells: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752634v1</w:t>
+                <w:t xml:space="preserve">hal-02751566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for PSA-NCAM-dependent neuron-glia interactions in the control of GnRH neuron activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10665,182 +10665,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of GnRH-1 neurons by glial cells: an in vitro study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Regulation of GnRH-1 neurons by glial cells: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751566v1</w:t>
+                <w:t xml:space="preserve">hal-02752634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic astrocytes induce the neuronal maturation and function of GnRH-expressing GnV cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10934,64 +10934,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro isolation of neural precursor cells from adult ewe hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,90 +11046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for PSA-NCAM-dependant neuron-glia interactions in the control of GnRH neuron activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11171,51 +11171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin immunoreactivity during postnatal development in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Dalgaard Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11223,51 +11223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11292,51 +11292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin immunoreactivity during postnatal development in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Dalgaard Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11344,51 +11344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11439,51 +11439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11534,51 +11534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hypothalamic astrocytes on GnV-3 GnRH secreting cells: functional and transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11646,90 +11646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for PSA-NCAM-dependant neuron-glia interactions in the control of GnRH neuron activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11896,77 +11896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la sécrétion pulsatile de GnRH par les cellules gliales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12011,557 +12011,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des astrocytes dans la maturation neuronale de la lignée hypothalamique adulte GnV sécrétant la GnRH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the oligodendrocyte myelin glycoprotein (OMgp) on the expansion and neuronal differentiation of rat neural stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">I. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Prevot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabagh Refaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France. n.p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2009.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753378v1</w:t>
+                <w:t xml:space="preserve">hal-02819790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the oligodendrocyte myelin glycoprotein (OMgp) on the expansion and neuronal differentiation of rat neural stem cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Védrine</w:t>
+                <w:t xml:space="preserve">Rôle des astrocytes dans la maturation neuronale de la lignée hypothalamique adulte GnV sécrétant la GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabagh Refaat</w:t>
+                <w:t xml:space="preserve">Nicolas Peineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Caroline</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02819790v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsatilité des neurones à GnRH : analyse spatio-temporelle de la signalisation calcique du réseau de neurones à GnRH in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'un nouveau gène de prolificité sur l'endocrinologie de l'axe reproductif des brebis Lacaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Georgelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">26. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752030v1</w:t>
+                <w:t xml:space="preserve">hal-02752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un nouveau gène de prolificité sur l'endocrinologie de l'axe reproductif des brebis Lacaune</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+                <w:t xml:space="preserve">Pulsatilité des neurones à GnRH : analyse spatio-temporelle de la signalisation calcique du réseau de neurones à GnRH in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Congrès de la Société Française d'Endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752029v1</w:t>
+                <w:t xml:space="preserve">hal-02752030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la forme polysialylée de NCAM dans l'activité des neurones à GnRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12616,51 +12616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un rôle pour la forme polysialylée de NCAM (PSA-NCAM) dans la genèse du pic préovulatoire de GnRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12735,264 +12735,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of neural precursor cell proliferation by the oligodendrocyte myelin glycoprotein (OMgp)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement précoce des neurones à GnRH-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819833v1</w:t>
+                <w:t xml:space="preserve">hal-02752077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement précoce des neurones à GnRH-1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of neural precursor cell proliferation by the oligodendrocyte myelin glycoprotein (OMgp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Corcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752077v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation phénotypique des cellules associées aux neurones à GnRH dérivées des placodes olfactives embryonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13043,51 +13043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: causal relation or simple marker?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,51 +13095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
@@ -13168,51 +13168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalité et polymorphisme du récepteur oMT1 : relation causale ou simple marqueur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13220,51 +13220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Congrès de la Société Francophone de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France. n.p</w:t>
@@ -13345,51 +13345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Meeting Steroids and Nervous System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Torino, Italy. pp.211-212</w:t>
@@ -13841,51 +13841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression précoce de la tyrosine hydroxylase dans l'épithélium olfactif et respiratoire chez le foetus de mouton (Ovis aries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14001,51 +14001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinilogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
@@ -14074,51 +14074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité pulsatile des neurones à LHRH et sa régulation par des facteurs externes et internes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14225,51 +14225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14333,277 +14333,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le yin et le yang dans le contrôle de la reproduction : le système RFRP/GPR147 est-il vraiment le yin ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Decourt</w:t>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742178v1</w:t>
+                <w:t xml:space="preserve">hal-02744279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Charvet</w:t>
+                <w:t xml:space="preserve">Le yin et le yang dans le contrôle de la reproduction : le système RFRP/GPR147 est-il vraiment le yin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744279v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing pools</w:t>
               </w:r>
@@ -14615,51 +14615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinet Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14831,51 +14831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14939,51 +14939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15073,51 +15073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Poissenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15159,51 +15159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin neurons of the arcuate nucleus are born during an extended embryonic period and develop a sexual dimorphism neonatally in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15284,77 +15284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of glial cells during GnRH-1 neurons development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15405,64 +15405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthinylestradiol régule l'activité des neurones à GnRH-I in vitro via ERB and GPR3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15526,64 +15526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptins in the developing and adult rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Bentsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15979,51 +15979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des neurones à GnRH chez le mouton : étude in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16151,51 +16151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1849C441"/>
+    <w:nsid w:val="B0481F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16382,51 +16382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aduittoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3981-4664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084005181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190666389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000386664707" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo E. Forni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Golan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370401v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12111846" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2022.111752" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lehnert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmar Khadra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.044" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00463" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17457" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.11.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW82435N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02317.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86EC711DA959FDCF3F53B764097E912595A03DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07517.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNT7L0SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07521.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSJ70QRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raskin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gendt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verhoeven" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0296-09.2009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izvol'Skaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ugriumov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Adamskaia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voronova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Constantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-1711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane V&#233;drine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refaat Tabagh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.05.070" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVLWTDNP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hevor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0270(01)00363-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HC7Q7NL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Batailler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/reprod/120.2.391" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692658v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hevor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-0102(98)00024-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNN8JM0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caldani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10795.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B56L13CN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1997.00627.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAB01B8900F63AE64DEB1C156192BE71A1D5447E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sitamze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Wermuth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caldani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sitamze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wermuth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(94)00778-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58529A3B883CEC3732CDC27D7C74CE1D4ED28F6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bola&#241;os" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Argibay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527372v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(91)90228-L" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRQMKP4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pennington" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robertson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#252;sel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182000073285" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V5N2S1KW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(91)90227-K" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8FLVQM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Hevor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837919v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832244v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754010v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lin Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401561v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401600v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792247v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754605v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mansuy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacomini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751908v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752334v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752346v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757522v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vourc'H" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laumonnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819790v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;drine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabagh Refaat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Caroline" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752030v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corcia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752077v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755929v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761114v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761357v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743950v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet Charvet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738655v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816927v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832341v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Skinner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aduittoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3981-4664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084005181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190666389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000386664707" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100812" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14411" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo E. Forni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Golan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370401v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2022.111752" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12111846" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lehnert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmar Khadra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17457" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.11.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW82435N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02317.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86EC711DA959FDCF3F53B764097E912595A03DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.02.134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHFJT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07517.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNT7L0SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07521.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSJ70QRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raskin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gendt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verhoeven" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0296-09.2009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izvol'Skaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ugriumov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Adamskaia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voronova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Constantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-1711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane V&#233;drine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refaat Tabagh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.05.070" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVLWTDNP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hevor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0270(01)00363-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HC7Q7NL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Batailler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/reprod/120.2.391" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692658v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hevor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-0102(98)00024-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNN8JM0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caldani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10795.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B56L13CN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1997.00627.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAB01B8900F63AE64DEB1C156192BE71A1D5447E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sitamze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Wermuth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caldani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sitamze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wermuth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(94)00778-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58529A3B883CEC3732CDC27D7C74CE1D4ED28F6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bola&#241;os" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Argibay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527372v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(91)90228-L" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRQMKP4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pennington" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robertson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#252;sel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182000073285" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V5N2S1KW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(91)90227-K" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8FLVQM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527441v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Forestier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119391128.ch16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Hevor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837919v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832244v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754010v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lin Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401561v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401600v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802830v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754605v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mansuy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacomini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751908v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752334v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752346v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757522v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vourc'H" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laumonnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757442v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819790v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;drine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabagh Refaat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Caroline" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753378v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgelin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752077v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819833v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corcia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755929v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761114v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761357v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743950v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet Charvet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738655v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738935v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808753v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816927v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832341v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Skinner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>