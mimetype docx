--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -66,1083 +66,1083 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance alimentaire en Chine [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (215), pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14o1c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dining at the Lake Hotel: The Decline of a Danwei in Guangxi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (141), pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149ih⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximité spatiale et distance sexuée dans les cuisines de restaurant en Chine. Une virtuosité confisquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.422.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « montée » de la cuisine du Guangxi : décloisonnement culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.12814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Migration of Experts and Savoir-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017/4, pp.49 - 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration d'experts et de savoir-faire. Le cas des professionnels de la restauration française à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les acteurs locaux de l'économie digitale chinoise, 2017/4, pp.53-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration d'experts et de savoir-faire. Le cas des professionnels de la restauration française à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La calligraphie du Président Mao n’est pas terrible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Boda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panthère Première</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuisine française en Chine. Traduction, appropriation et assimilation d’une culture gustative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 5 (2), pp.35-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.005.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiène partout, confiance nulle part</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La confiance alimentaire en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aël Théry</w:t>
+                <w:t xml:space="preserve">Jean Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, janvier-juin 2025 (215), pp.48-66, 2025</w:t>
+              <w:t xml:space="preserve">, 2025/1 (215), 160 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305629v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance alimentaire en Chine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hygiène partout, confiance nulle part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025/1 (215), 160 p., 2025</w:t>
+              <w:t xml:space="preserve">, janvier-juin 2025 (215), pp.48-66, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307394v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étudier, étudier, encore étudier » : l'(auto-)éducation idéologique sous l'ère maoïste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">汉学研究 [Chinese Sudies] [= Études chinoises]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022-2023 (XLI-XLII), 40 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305382v1</w:t>
-              </w:r>
-[...774 lines deleted...]
-                <w:t xml:space="preserve">hal-04931034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1932,51 +1932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrier culinaire et artisan de la nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. EHESS - Paris, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2035,51 +2035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un goût de sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2266,51 +2266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Th&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tassin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Salmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o1c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Boda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melya Allalou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azouagh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Benichou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bakhareva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ghio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gutleben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Pessanha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Th&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o1c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ih" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Boda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melya Allalou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azouagh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Benichou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bakhareva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ghio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gutleben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Pessanha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>