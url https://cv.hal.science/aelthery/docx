--- v1 (2026-04-05)
+++ v2 (2026-05-23)
@@ -602,191 +602,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration d'experts et de savoir-faire. Le cas des professionnels de la restauration française à Shanghai</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La calligraphie du Président Mao n’est pas terrible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Boda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+              <w:t xml:space="preserve">Panthère Première</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931228v1</w:t>
+                <w:t xml:space="preserve">hal-04086441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La calligraphie du Président Mao n’est pas terrible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration d'experts et de savoir-faire. Le cas des professionnels de la restauration française à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panthère Première</w:t>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086441v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuisine française en Chine. Traduction, appropriation et assimilation d’une culture gustative</w:t>
               </w:r>
@@ -971,178 +971,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiène partout, confiance nulle part</w:t>
+                <w:t xml:space="preserve">« Étudier, étudier, encore étudier » : l'(auto-)éducation idéologique sous l'ère maoïste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, janvier-juin 2025 (215), pp.48-66, 2025</w:t>
+              <w:t xml:space="preserve">汉学研究 [Chinese Sudies] [= Études chinoises]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022-2023 (XLI-XLII), 40 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305629v1</w:t>
+                <w:t xml:space="preserve">hal-05305382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Étudier, étudier, encore étudier » : l'(auto-)éducation idéologique sous l'ère maoïste</w:t>
+                <w:t xml:space="preserve">Hygiène partout, confiance nulle part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuyi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">汉学研究 [Chinese Sudies] [= Études chinoises]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022-2023 (XLI-XLII), 40 p., 2025</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, janvier-juin 2025 (215), pp.48-66, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305382v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2266,51 +2266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Th&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o1c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ih" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Boda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melya Allalou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azouagh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Benichou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bakhareva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ghio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gutleben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Pessanha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Th&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o1c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ih" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Boda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melya Allalou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azouagh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Benichou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bakhareva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ghio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gutleben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Pessanha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>