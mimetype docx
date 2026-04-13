--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Afef Lebouc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulation of Loss-Surface Model for accurate iron loss modeling at extreme flux density and flux variation: Experimental analysis and test on a high-speed PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Préault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 563, pp.169935. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigations in Play Static Hysteresis Model for Increased Accuracy and Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2020.3011605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarging the magnetocaloric operating window of the Dy 2 NiMnO 6 double perovskite by lanthanum doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (9), pp.095001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab5a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Adaptive Controller for Effective Magnetic Measurement Under Arbitrary Magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.9841-9850. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2955422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABC method for Hysteresis Model Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 505, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced approach for static part of loss-surface iron loss model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-T Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24th Soft Magnetic Materials (SMM) Conference, 502, pp.166401. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of power losses in nanocrystalline and thin-gauge non-oriented SiFe materials for application to high-speed electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019180300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric measurement and modelling of iron losses in a Silicon Iron current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallot-Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (2), pp.473--482. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct reuse strategies of rare earth permanent magnets for PM electrical machines – an overview study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Personnaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (2), pp.20901. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019180289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the punching impact on the dynamic magnetic performances of M330-35A SiFe steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Youmssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (5-6), pp.413--423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint punching and frequency effects on practical magnetic characteristics of electrical steels for high-speed machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Youmssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426, pp.658--665. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced materials for magnetic cooling: Fundamentals and practical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp. 021305. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4983612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting forced convection enhancement in ferrofluid cooling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.156-166. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.05.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss Minimization of an Electrical Vehicle Machine Considering Its Control and Iron Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5, 1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2517657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Magnetic Field Direction on Forced Convection Heat Transfer Enhancements in Ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (10901), pp.10901. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic refrigeration: recent developments and alternative configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10903. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static magnetometer suitable for weakly permeable magnetic fluids. Highlighting method of anisotropy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.327-344. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.17.327-344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Optimization of AMR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Static System Based on a Magneto-Thermal Coupling in Ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.201-208. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental comparison of four magnetocaloric regenerators using three different materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.147.155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Sample Magnetometer: A New Characterization Method for Low Permeability Materials and Ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2013.2286004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Thermal Management of Power Electronics With Liquid Metal Mini-Channel Coolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1421-1429. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2013.2252132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of magnetic forces in an induction machine with dual stator winding taking into account hystereis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Amiour-Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Mékidèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Laissaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.172-185. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641111091502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic design of a magnetic source for a magnetocaloric refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.251-263. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierm11062708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and analysis of local magnetic forces in ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Artega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (9), pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of an active magnetic regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration IJR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.1797-1804. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new magnetic refrigeration field source running with rotating bar-shaped magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (1), pp.115-121. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic materials on claw pole machines behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.574-577. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2009.2032520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electric vector potential formulation for dynamic hysteresis and losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and optimisation of geometrical properties of the refrigerant bed in AMRR cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1224-1230. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetocaloric effect in Mn1−x(Ti0.5V0.5)xAs : Experiments and calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (10), pp.103908. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2917323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Wound Magnetic Core FEM Simulation Using Apparent Anisotropic Material Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.246 - 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2/3), pp.303−332. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.303-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of Soft Materials Inside Formulations: Delayed Diffusion Equations” Fields Coupling, and Nonlinear Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.914-917. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.915888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Structures for Contactless Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1205-1208. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cefc-06.2006.1632805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mediterranean Magnetotactic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang Kui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean University of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp. 355-359. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11802-007-0355-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compell Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.200 à 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic field source system for magnetic refrigeration and its interaction with magnetocaloric material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (8), pp.1340-1347. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2006.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of magnetic core geometry on false detection in residual current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.804-806. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of high frequency behavior of nanocrystalline alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.798 à 800. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field diffusion−like calculations and experimental identification of of a dynamic magnetization property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.507 à 509. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy−Based Formulation for Dynamic Hysteresis and Extra−Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.895 à 898. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.871992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une formulation de l'hystérésis magnétique dynamique vectorielle : modélisation et identifications expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.515 à 529. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.515-529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A based-energy model for dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.3766 à 3768. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.854877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnétomécanique d'aciers électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique - RIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.185 à 203. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.185-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETOCALORIC EFFECT IN SOME Fe(2)P LIKE COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Kebir Hlil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRIGERATION SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.211-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling for Active Magnetic Regenerative Refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.3757-3759. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.854757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnétothermique d'aciers électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes et du cycle d'hystérésis dynamique des tôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (2), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.5.383-392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans des tôles magnétiques soumises à des variations d'induction B(t) de forme trapézoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brissonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 21 (4), pp.269-275. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01986002104026900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des pertes fer dans une machine haute vitesse avec prise en compte des procédés de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Préault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SGE 2003 ( Symposium de Génie Electrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of dynamic hysteresis using a vector extension of the Loss Surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF'2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional core loss analysis in a high speed PMSM considering its manufacturing process & LS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Préault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurnt and Testing 1&amp;2DM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling Of Static Hysteresis Phenomena Using A Vector Extension Of The Loss Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Blattner Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE_CEFC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iron Loss Surface (LS) model for a fast and accurate evaluation of motor/generator efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joseph Mailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coiltech 2022 –World Magnetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Pordenone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in Loss Surface modelling. Towards a Universal, Precise & Robust Scalar LS Hysteresis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International workshop on 1 &amp; 2 Dimensional Magnetic Measurement and Testing 1&amp;2DM21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cardif, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New improved static iron losses model for electrical machines using Stop hysteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Soft Magnetic Materials (SMM 24) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced approach for Static Part of LS Iron Loss Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Soft Magnetic Materials Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal low permeability CT exposed to AC homogeneous external magnetic field: analytical study, computational simulations & experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Soft Magnetic Materials (SMM 24) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial flux machine design taking into account cooling and convection heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Querel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Power Electronics, Drive Systems and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static magnetic hysteresis model: Interpolation model based on first-order experimental BH curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Soft Magnetic Materials (SMM 24) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New robust machine learning ABC method for Hysteresis Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Soft Magnetic Materials (SMM 24) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Interior Permanent Magnet Synchronous Machines with Dysprosium free Magnets and Magnets recycling Concept for Hybrid Electrical Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Legranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Fratila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint MMM-Intermag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Direct Reuse and Recycled Rare Earth Magnets in Electro-mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef-Kedous Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Degri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ., France. pp.846--852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Refrigeration, a Dream or a Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT’s 4th Annual Wold Congress of Smart Materials -WCSM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des pertes magnétiques des nanocristallins et tôles FeSi minces NO20 pour application aux machines haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espanet Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic refrigeration, a sustainable and high-potential cooling alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on Superconductivity and Magnetism ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analyses of Perovksites PrSrMnO3: from MCE to AMR cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Caloric Cooling (Thermag VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse and Recycle Strategies of Rare Earth Permanent Magnets for Electrical Machines –an overview study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Personnez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel model-based digital controller for facilitating soft magnetic material measurement under controlled magnetizing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2DM 2018, 15th international workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varicap HfO2 memory-impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of NdFeB Bonded Magnets for Halbach Magnets in Electric Vehicles Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kamur Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustin Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rovoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and Testing, 2DM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la convection sur le dimensionnement d’une machine à flux axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Querel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Index of Recycling and Energy (WIRE) Cost for Motors in Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Omand Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 INTERNATIONAL SYMPOSIUM ON Power Electronics, Electrical Drives, Automation and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amalfi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Energy Cost Index for an Electric Vehicle Motor over a particular Drive Cycle with Recycled Magnet Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Omand Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Electrical Machines (ICEM) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la convection sur le dimensionnement d'une machine à flux axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Querel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an Evaporative Cooling Solution for Hybrid and Electrical Vehicles Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Querel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Savinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Technology (ICIT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEA Based Analysis on Effect of Slot Pole Combination on Motor Torque and Magnet Eddy Current Loss With Bonded NdFeB Halbach Rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Electrical Machines and Systems (ICEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Physic Analysis of Electrical Machines: Hybrid Electro-Magneto-Aero-Thermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMS 2017 : 19th International Conference on Electrical Machines and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEC Based Digital Control for Magnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials SMM23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Claw-Pole Geometry Variations on the Performance of Machine used in Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IES) – IECON 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric measurement and modeling of iron losses in a Silicon Iron current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparison of Outer Rotor Bonded Magnets Halbach Motor With Different Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines, Drives and Power Systems (ELMA) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & Comparison of a Conventional and Permanent Magnet based Claw-Pole Machine for Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV-th International Conference on Electrical Machines, Drives and Power Systems ELMA2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Physic Analysis of Electrical Machines: Hybrid Electro-Magneto-Aero-Thermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Physic Analysis of Electrical Machines: Hybrid Electro-Magneto-Aero-ThermalModeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMS 2017 : 19th International Conference on Electrical Machines and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on surface mounted PM machines with magnet recycling concept for hybrid electrical vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Fratila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Legranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines and Systems (ICEMS), 2017 20th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Dynamic Behavior of Magnetic Materials Under High B and dB/dt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials SMM23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen de structures à pas fractionnaire bobinées sur dent pour le dimensionnement de machines axiales synchrones à aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles thermiques dans la réfrigération magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM : Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocaloric polymers: different cooling cycles to increase their efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature, Thermag VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.thermag.2016.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes magnétiques des systèmes électromagnétiques : Circuit Magnétique Equivalent & Modèle LS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures calorémétriques et modélisation des pertes fer dans un capteur de courant en Fe-Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallot-Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Temperature Measurement for Magnetocaloric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy. pp.11 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Finite Element Analysis Method for the Characterization of Axial Flux Permanent Magnet Synchronous Machines: Application to Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2016 – Electric and Magnetic Fields 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande « sans modèle » pour l’asservissement numérique d’un banc de caractérisation magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Magnetostrictive Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Mékidèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference (EMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique : Compromis du cycle AMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform Digital Control in Magnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and Testing 1&amp;2DM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Mécaniques-Magnétiques des Aciers Électriques. Application au Poinçonnage des Circuits de Machines Haute Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Youmssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM : Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes magnétiques des systèmes électromagnétiques : Circuit Magnétique Équivalent & Modèle LS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du cycle AMR dans la réfrigération magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la variation de température de matériaux magnétocaloriques dans des conditions adiabatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M: "Matériaux et conversion d' énergie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Magnetic Characterization of SiFe and CoFe Sheets: Punching Impact Evaluation and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Youmssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical steels dynamic behavior analysis. Application to iron loss prediction in electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric measurement and modeling of iron losses in Silicon Iron current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applied Electromagnetism and Mechanics (ISEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss Minimization of an Electrical Vehicle Machine Considering its Control and Iron Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original 1D transversal magnetothermal cycle model for preliminary design of AMR regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration THERMAG VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suitable method for characterization of ferrofluids or low permeability materials and their anisotropic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des échanges de chaleur par l'utilisation de ferrofluides. Application au refroidissement des composants électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jossic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation on Heat Transfer Enhancements in Laminar Flow with Ferrofluids - Application to Power Electronics Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Martin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop (Therminic 2014). Thermal investigations of IC'S and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC.2014.6972499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique.Etat de l'art et développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique SGE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'un système statique de génération de pression magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a consistent thermodynamic model of magnetocaloric material from experimental characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration THERMAG VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in magnetic refrigeration technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ando Raminosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC-6th Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of an incremental permeability based NDT device. Application to Dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétomètre statique adapté aux fluides magnétiques faiblement perméables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Permeability Method for Non Destructive Evaluation of Dual-Phase Steels : Experimental and FEM Simulation Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inductique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tizi Ouzou, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Hysteretic behavior of Dual Phase Steel IN FEM Modeling of the 3MA NDT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION OF A CLAW-POLE ALTERNATOR USING SOLID COFE ROTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary. pp.320, M1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetocaloric materials and applications in magnetic refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "New materials for better life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations in magnetothermal pumps: characterizations and modelling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Euro Mediterranean Meeting on Functionalized Materials EMM-FM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static sample magnetometer: a new characterization method for low permeability materials and ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced approach to local magnetic field computation in magnetocaloric materials characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ando Tiana Raminosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMC 2013, XXII International Material Research Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessement Of 3 MA Technique Potentiality for Non Destructive Evaluation of Dual-Phase Steel Using 2D Non Linear FEM And Taking Hysteretic Behavior Into Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouveau dispositif pour la caractérisation magnétique d'un matériau magnétostrictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Mékidèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Électromagnétisme (NUMELEC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of claw-pole alternator with a global reluctance model based on improved equivalent magnetic circuits with objective of robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on electromagnetic field computation (CEFC) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor and Stator Shape Optimization of a Synchronous Machine to Reduce Iron Losses and Acoustic Noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pellerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th IEEE Vehicle Power and Propulsion Conference (VPPC'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Séoul, South Korea. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL STUDY OF A STATIC PUMP BASED ON A MAGNETO-THERMAL COUPLING IN FERROFLUIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature, Thermag V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi -objective optimization in AMR systems design and selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature : Thermag V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.405-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of non destructive system for assessment of steel strip properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Join Steel Industry JSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical steel solicitation in traction electrical machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calegari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement and Validation of an Iron Loss Model for Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calegari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on Electrical Machines (ICEM'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux à effets magnétocaloriques géant autour de la température ambiante et applications potentielles pour la réfrigération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Concordat GENELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidissement magnétique. Une technologie prometteuse pour l'environnement et les économies d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electrotechnique du club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new magnetocaloric material used in a magnetic refrigeration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro Mediterranean Meeting on Functionalized Materials EMM-FM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Nondestructive Online Testing System for Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method to estimate the parameters of Chemical Hysteresis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and realization of a high power density electronics device cooling loop using a liquid metal coolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a liquid metal mini-channel cooler for power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMINIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of EMI filters performance by taking into account frequency-dependant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability of magnetic mutual impedance measurement at high excitation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2011.5944231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froid magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIE CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical hysteresis model parameters strategy identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Material SMM 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM simulations of a nondestructive testing system of a dual phase steels considering the hysteresis behaviour of this material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Material SMM 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and analysis of local magnetic forces in ferrofluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Oita, Japan. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iron loss model (Loss Surface) for FeCo sheet and its application in machine design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Computation of Stator Iron Losses in Interior Permanent-Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2010 – XIX International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. CD-Rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Nondestructive Online Testing System for Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Oita, Japan. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of magnetic field sources for magnetic refrigeration at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of IIR on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Baotou, China. pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of an active magnetic regenerator - A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of IIR on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Baotou, China. pp 507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL AND EXPERIMENTAL INVESTIGATIONS ON MINI CHANNEL LIQUID METAL COOLERS FOR POWER SEMICONDUCTOR DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 IMECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the implementation of magnetocaloric materials in cooling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C-MAC days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des forces magnétiques locales dans un ferrofluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Mickaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du Génie Electrique (MGE) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigation in a Fluent 2D numerical tool for active magnetic regenerator refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermag IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Baotou, China. pp 465-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un système de refroidissement de composants électroniques de puissance par métal liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Charalampous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition de la Conférence “Électronique de Puissance du Futur” (EPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New permanent magnet configurations for magnetic refrigeration field source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature : Thermag IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Baotou, China. pp.415-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of active magnetic regenerative refrigeration systems using Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference of the IIR on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Des Moines, United States. pp 275- 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in soft magnetic materials: from characterization to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France. ISBN : 978-2-84832-111-0 pp XXVII-XXVIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis of a multipole field source for a magnetic refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature : Thermag III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Des Moines, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION AND ANALYSIS OF THE REFRIGERANT BED BEHAVIOR USING FLUENT SOFTWARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMAG : 3rd International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Des Moines, United States. pp.ISBN 978-2-913149-67-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in magnetic refrigeration device, AMR cycle and refrigerant bed performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Julien Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ronchetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMAG : 3rd International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Des Moines, United States. pp.ISBN 978-2-913149-67-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Armature Reaction Compensation Methods. Numerical Design of Experiments and Optimisation For a Hybrid Excitation Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kobylanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Materials on Claw Pole Machines Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th Soft Magnetic Materials Conference (SMM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Magnetic forces in an Induction Machine with Stator Winding Taking into Account Hysteresis Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Amiour-Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Mékidèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Laissaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference and Exhibition on Ecological Vehicules and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Materials on Claw Pole Machines Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy. pp.H1-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le froid magnétique : modélisation et optimisation thermique de la réfrigération magnétique à régénération active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Optimization of the Torque of a Permanent Magnet Synchronous Coaxial Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.PC5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Optimisation d'un Système Rotatif de Réfrigération Magnétique à Cycle Thermique Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet magnétocalorique géant des composés Mn1-t(Ti0.5V0.5)tAs autour de la température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Active Magnetic Regenerative Refrigeration Cycles with Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.OE1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron loss characterization and prediction in electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Electrical machines, drives and power systems, ELMA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sofia, Bulgaria. pp. 20 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de matériaux magnétiques pour des machines à griffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic materials for high speed electrical machines: required properties, characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preisach hysteresis implementation in reluctance network method, comparison with finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. H. Latreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2008, XX Symposium Electromagnetic Phenomena in Nonlinear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches Elements Finis et Analytique pour le Calcul Electromagnétique d'un Système de Refrigération Magnétique à aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque compensation system based on permanent magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale EMSA (European Magnetic Sensors and Actuators)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caen, France. pp.tu 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent development in magnetic refrigeration in Grenoble: from materials to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetocaloric effect in Mn 1-t (Ti 0.5 V 0.5 ) t as compounds near room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the equivalent properties of a refrigerant bed using the inverse problem and homogeneisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Magnetic Refrigeration at Room Temperature, Thermag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of magnetocaloric effect near magnetic phase transition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique à température ambiante : des matériaux aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence sur le Génie Electrique CGE05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and optimisation of geometrical properties of the refrigerant bed in AMRR cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Magnetic Refrigeration at Room Temperature, Thermag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of Soft Materials inside Formulations: Delayed Diffusion Equations, Fields Coupling and Non-Linear Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic core analysis and optimization in a residual current device operating at high current excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to formulate soft material heterogeneity? I. Hysteresis dynamic motion and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function and biogenesis of bacterial compass: Magnetosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Frontier Scientific Program HFSP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of a Non-Linear Dynamic Magnetization Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermag 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polarized valve actuators for a new generation of car motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE ROMSC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of contactless magnetic temperature sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint European Magnetic Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Donostia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Wound Magnetic Core FEM Simulation Using Apparent Anisotropic Material Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electrical and Magnetic Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stator punching on the iron loss of a high speed synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international workshop on 1 &amp;2 Dimensional magnetic measurements and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Czestochawa, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des pertes fer dans une machine synchrone à aimants fonctionnant à haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Sensors working by Magnetic Effect. Application to Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAS2M Laboratory for the Applications of Supercond Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic structures for contactless temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Magnetic Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based framework for dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rotating permanent magnet field source for magnetic refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint European Magnetic Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Donostia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Mediteranean magnetotactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ku-Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th AAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss Surface (LS) Model for iron loss prediction in electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Materials for Electrotechnique and IEEE Romanian Magnetic Society Chapter MmdE &amp; IEEE ROMSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic refrigeration at room temperature: from materials to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Sofia, Bulgaria. pp.163 à 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du poinçonnage du circuit magnétique sur les pertes fer d'une machine synchrone à aimants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Based Formulation for Dynamic Hysteresis and Extra-Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. compumag 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field diffusion-like calculations and experimental identification of magnetic dynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetocaloric effect in some Fe2P like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Kebir Hlil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Rango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montreux, Switzerland. pp.211 à 319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless magnetic sensor of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based formulation for dynamics Hysteresis and extra losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermag 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre particules de magnétite dans les bactéries magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'effet magnetocalorique autour de la transition de phase magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur Magnétique de Température sans Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France. pp.1 à 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs Electrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France. pp.Communication F5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of high frequency behavior of nanocrystalline alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réfrigération magnétique : C'est du solide !!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition et Conférence Année mondiale de la physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une formulation de l'hystérésis Magnétique dynamique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the magnetocaloric effect in d-metal pnictides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Skrybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montreux, Switzerland. pp.211 à 319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic field source system for magnetic refrigeration an dits interaction with magnetocaloric material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montreux, Switzerland. pp.309 à 317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of magnetic core geometry on abnormal tripping of residual current circuit breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux magnétiques en Génie Electrique 1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, pp.620, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aciers Electriques non orientés pour machines électriques et autres applications : progrès récents dans les techniques de caractérisation, les nouvelles qualités de matériaux et les outils de modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, pp.62, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique : des principes fondamentaux aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Techniques de l'ingénieur, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-re28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior laws of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Finite Element Method for Electromagnetic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.177-244, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, pp.28-1 à 28-16, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore et dispositif de détection différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 06 10827. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la modélisation des pertes fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Sources for Magnetic Refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique à aimants permanents pour la climatisation des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur Magnétique de Température sans Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur utilisant des propriétés magnétiques couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId512"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Afef Lebouc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulation of Loss-Surface Model for accurate iron loss modeling at extreme flux density and flux variation: Experimental analysis and test on a high-speed PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Préault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 563, pp.169935. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigations in Play Static Hysteresis Model for Increased Accuracy and Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2020.3011605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Adaptive Controller for Effective Magnetic Measurement Under Arbitrary Magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.9841-9850. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2955422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarging the magnetocaloric operating window of the Dy 2 NiMnO 6 double perovskite by lanthanum doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (9), pp.095001. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab5a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABC method for Hysteresis Model Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 505, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced approach for static part of loss-surface iron loss model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-T Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24th Soft Magnetic Materials (SMM) Conference, 502, pp.166401. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of power losses in nanocrystalline and thin-gauge non-oriented SiFe materials for application to high-speed electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019180300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct reuse strategies of rare earth permanent magnets for PM electrical machines – an overview study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Personnaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (2), pp.20901. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019180289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric measurement and modelling of iron losses in a Silicon Iron current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallot-Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (2), pp.473--482. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the punching impact on the dynamic magnetic performances of M330-35A SiFe steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Youmssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (5-6), pp.413--423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint punching and frequency effects on practical magnetic characteristics of electrical steels for high-speed machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Youmssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426, pp.658--665. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced materials for magnetic cooling: Fundamentals and practical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp. 021305. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4983612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting forced convection enhancement in ferrofluid cooling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.156-166. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.05.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss Minimization of an Electrical Vehicle Machine Considering Its Control and Iron Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5, 1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2517657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic refrigeration: recent developments and alternative configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10903. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Magnetic Field Direction on Forced Convection Heat Transfer Enhancements in Ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (10901), pp.10901. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static magnetometer suitable for weakly permeable magnetic fluids. Highlighting method of anisotropy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.327-344. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.17.327-344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Sample Magnetometer: A New Characterization Method for Low Permeability Materials and Ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2013.2286004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental comparison of four magnetocaloric regenerators using three different materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.147.155. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Static System Based on a Magneto-Thermal Coupling in Ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.201-208. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Optimization of AMR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Thermal Management of Power Electronics With Liquid Metal Mini-Channel Coolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1421-1429. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2013.2252132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic design of a magnetic source for a magnetocaloric refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.251-263. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierm11062708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of magnetic forces in an induction machine with dual stator winding taking into account hystereis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Amiour-Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Mékidèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Laissaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.172-185. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641111091502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and analysis of local magnetic forces in ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Artega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (9), pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of an active magnetic regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration IJR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.1797-1804. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new magnetic refrigeration field source running with rotating bar-shaped magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (1), pp.115-121. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic materials on claw pole machines behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.574-577. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2009.2032520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of Soft Materials Inside Formulations: Delayed Diffusion Equations” Fields Coupling, and Nonlinear Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.914-917. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.915888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and optimisation of geometrical properties of the refrigerant bed in AMRR cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1224-1230. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electric vector potential formulation for dynamic hysteresis and losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetocaloric effect in Mn1−x(Ti0.5V0.5)xAs : Experiments and calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (10), pp.103908. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2917323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Wound Magnetic Core FEM Simulation Using Apparent Anisotropic Material Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.246 - 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2/3), pp.303−332. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.303-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Structures for Contactless Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1205-1208. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cefc-06.2006.1632805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mediterranean Magnetotactic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang Kui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean University of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp. 355-359. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11802-007-0355-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of high frequency behavior of nanocrystalline alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.798 à 800. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compell Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.200 à 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of magnetic core geometry on false detection in residual current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.804-806. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic field source system for magnetic refrigeration and its interaction with magnetocaloric material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (8), pp.1340-1347. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2006.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field diffusion−like calculations and experimental identification of of a dynamic magnetization property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.507 à 509. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy−Based Formulation for Dynamic Hysteresis and Extra−Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.895 à 898. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.871992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une formulation de l'hystérésis magnétique dynamique vectorielle : modélisation et identifications expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.515 à 529. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.515-529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnétothermique d'aciers électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling for Active Magnetic Regenerative Refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.3757-3759. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.854757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A based-energy model for dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.3766 à 3768. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.854877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnétomécanique d'aciers électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique - RIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.185 à 203. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.185-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETOCALORIC EFFECT IN SOME Fe(2)P LIKE COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Kebir Hlil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRIGERATION SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.211-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes et du cycle d'hystérésis dynamique des tôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (2), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.5.383-392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans des tôles magnétiques soumises à des variations d'induction B(t) de forme trapézoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brissonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 21 (4), pp.269-275. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01986002104026900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des pertes fer dans une machine haute vitesse avec prise en compte des procédés de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Préault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SGE 2003 ( Symposium de Génie Electrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of dynamic hysteresis using a vector extension of the Loss Surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF'2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iron Loss Surface (LS) model for a fast and accurate evaluation of motor/generator efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joseph Mailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coiltech 2022 –World Magnetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Pordenone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional core loss analysis in a high speed PMSM considering its manufacturing process & LS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Préault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurnt and Testing 1&amp;2DM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling Of Static Hysteresis Phenomena Using A Vector Extension Of The Loss Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Blattner Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE_CEFC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in Loss Surface modelling. Towards a Universal, Precise & Robust Scalar LS Hysteresis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International workshop on 1 &amp; 2 Dimensional Magnetic Measurement and Testing 1&amp;2DM21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cardif, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced approach for Static Part of LS Iron Loss Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Soft Magnetic Materials Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New improved static iron losses model for electrical machines using Stop hysteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Soft Magnetic Materials (SMM 24) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal low permeability CT exposed to AC homogeneous external magnetic field: analytical study, computational simulations & experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Soft Magnetic Materials (SMM 24) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial flux machine design taking into account cooling and convection heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Querel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Power Electronics, Drive Systems and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static magnetic hysteresis model: Interpolation model based on first-order experimental BH curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Soft Magnetic Materials (SMM 24) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New robust machine learning ABC method for Hysteresis Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Soft Magnetic Materials (SMM 24) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Interior Permanent Magnet Synchronous Machines with Dysprosium free Magnets and Magnets recycling Concept for Hybrid Electrical Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Legranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Fratila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint MMM-Intermag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an Evaporative Cooling Solution for Hybrid and Electrical Vehicles Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Querel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Savinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Technology (ICIT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des pertes magnétiques des nanocristallins et tôles FeSi minces NO20 pour application aux machines haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espanet Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Refrigeration, a Dream or a Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT’s 4th Annual Wold Congress of Smart Materials -WCSM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Direct Reuse and Recycled Rare Earth Magnets in Electro-mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef-Kedous Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Degri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ., France. pp.846--852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analyses of Perovksites PrSrMnO3: from MCE to AMR cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Caloric Cooling (Thermag VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse and Recycle Strategies of Rare Earth Permanent Magnets for Electrical Machines –an overview study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Personnez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic refrigeration, a sustainable and high-potential cooling alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on Superconductivity and Magnetism ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel model-based digital controller for facilitating soft magnetic material measurement under controlled magnetizing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Fassenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2DM 2018, 15th international workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varicap HfO2 memory-impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of NdFeB Bonded Magnets for Halbach Magnets in Electric Vehicles Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kamur Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustin Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rovoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and Testing, 2DM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Index of Recycling and Energy (WIRE) Cost for Motors in Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Omand Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 INTERNATIONAL SYMPOSIUM ON Power Electronics, Electrical Drives, Automation and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amalfi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la convection sur le dimensionnement d’une machine à flux axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Querel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la convection sur le dimensionnement d'une machine à flux axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Querel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Energy Cost Index for an Electric Vehicle Motor over a particular Drive Cycle with Recycled Magnet Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Omand Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Electrical Machines (ICEM) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric measurement and modeling of iron losses in a Silicon Iron current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Claw-Pole Geometry Variations on the Performance of Machine used in Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IES) – IECON 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Physic Analysis of Electrical Machines: Hybrid Electro-Magneto-Aero-Thermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMS 2017 : 19th International Conference on Electrical Machines and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEC Based Digital Control for Magnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials SMM23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEA Based Analysis on Effect of Slot Pole Combination on Motor Torque and Magnet Eddy Current Loss With Bonded NdFeB Halbach Rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Electrical Machines and Systems (ICEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparison of Outer Rotor Bonded Magnets Halbach Motor With Different Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines, Drives and Power Systems (ELMA) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & Comparison of a Conventional and Permanent Magnet based Claw-Pole Machine for Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranshu Upadhayay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV-th International Conference on Electrical Machines, Drives and Power Systems ELMA2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Physic Analysis of Electrical Machines: Hybrid Electro-Magneto-Aero-ThermalModeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMS 2017 : 19th International Conference on Electrical Machines and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on surface mounted PM machines with magnet recycling concept for hybrid electrical vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Fratila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Legranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines and Systems (ICEMS), 2017 20th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Dynamic Behavior of Magnetic Materials Under High B and dB/dt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials SMM23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Physic Analysis of Electrical Machines: Hybrid Electro-Magneto-Aero-Thermal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes magnétiques des systèmes électromagnétiques : Circuit Magnétique Équivalent & Modèle LS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocaloric polymers: different cooling cycles to increase their efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature, Thermag VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.thermag.2016.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures calorémétriques et modélisation des pertes fer dans un capteur de courant en Fe-Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallot-Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes magnétiques des systèmes électromagnétiques : Circuit Magnétique Equivalent & Modèle LS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen de structures à pas fractionnaire bobinées sur dent pour le dimensionnement de machines axiales synchrones à aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles thermiques dans la réfrigération magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM : Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Finite Element Analysis Method for the Characterization of Axial Flux Permanent Magnet Synchronous Machines: Application to Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2016 – Electric and Magnetic Fields 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Temperature Measurement for Magnetocaloric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy. pp.11 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande « sans modèle » pour l’asservissement numérique d’un banc de caractérisation magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Magnetostrictive Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Mékidèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference (EMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform Digital Control in Magnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and Testing 1&amp;2DM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique : Compromis du cycle AMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Mécaniques-Magnétiques des Aciers Électriques. Application au Poinçonnage des Circuits de Machines Haute Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Youmssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM : Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du cycle AMR dans la réfrigération magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la variation de température de matériaux magnétocaloriques dans des conditions adiabatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M: "Matériaux et conversion d' énergie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Magnetic Characterization of SiFe and CoFe Sheets: Punching Impact Evaluation and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Youmssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical steels dynamic behavior analysis. Application to iron loss prediction in electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss Minimization of an Electrical Vehicle Machine Considering its Control and Iron Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric measurement and modeling of iron losses in Silicon Iron current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applied Electromagnetism and Mechanics (ISEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétomètre statique adapté aux fluides magnétiques faiblement perméables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des échanges de chaleur par l'utilisation de ferrofluides. Application au refroidissement des composants électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jossic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suitable method for characterization of ferrofluids or low permeability materials and their anisotropic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original 1D transversal magnetothermal cycle model for preliminary design of AMR regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration THERMAG VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation on Heat Transfer Enhancements in Laminar Flow with Ferrofluids - Application to Power Electronics Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Martin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop (Therminic 2014). Thermal investigations of IC'S and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC.2014.6972499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique.Etat de l'art et développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique SGE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'un système statique de génération de pression magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a consistent thermodynamic model of magnetocaloric material from experimental characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration THERMAG VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of an incremental permeability based NDT device. Application to Dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in magnetic refrigeration technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ando Raminosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC-6th Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION OF A CLAW-POLE ALTERNATOR USING SOLID COFE ROTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary. pp.320, M1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Permeability Method for Non Destructive Evaluation of Dual-Phase Steels : Experimental and FEM Simulation Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inductique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tizi Ouzou, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Hysteretic behavior of Dual Phase Steel IN FEM Modeling of the 3MA NDT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetocaloric materials and applications in magnetic refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "New materials for better life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations in magnetothermal pumps: characterizations and modelling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Euro Mediterranean Meeting on Functionalized Materials EMM-FM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static sample magnetometer: a new characterization method for low permeability materials and ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessement Of 3 MA Technique Potentiality for Non Destructive Evaluation of Dual-Phase Steel Using 2D Non Linear FEM And Taking Hysteretic Behavior Into Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced approach to local magnetic field computation in magnetocaloric materials characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ando Tiana Raminosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMC 2013, XXII International Material Research Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement and Validation of an Iron Loss Model for Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calegari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on Electrical Machines (ICEM'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi -objective optimization in AMR systems design and selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature : Thermag V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.405-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL STUDY OF A STATIC PUMP BASED ON A MAGNETO-THERMAL COUPLING IN FERROFLUIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Cherief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature, Thermag V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor and Stator Shape Optimization of a Synchronous Machine to Reduce Iron Losses and Acoustic Noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pellerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th IEEE Vehicle Power and Propulsion Conference (VPPC'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Séoul, South Korea. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouveau dispositif pour la caractérisation magnétique d'un matériau magnétostrictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Mékidèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Électromagnétisme (NUMELEC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of claw-pole alternator with a global reluctance model based on improved equivalent magnetic circuits with objective of robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on electromagnetic field computation (CEFC) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of non destructive system for assessment of steel strip properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Join Steel Industry JSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical steel solicitation in traction electrical machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calegari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Nondestructive Online Testing System for Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method to estimate the parameters of Chemical Hysteresis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new magnetocaloric material used in a magnetic refrigeration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro Mediterranean Meeting on Functionalized Materials EMM-FM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux à effets magnétocaloriques géant autour de la température ambiante et applications potentielles pour la réfrigération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Concordat GENELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidissement magnétique. Une technologie prometteuse pour l'environnement et les économies d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electrotechnique du club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a liquid metal mini-channel cooler for power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMINIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and realization of a high power density electronics device cooling loop using a liquid metal coolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability of magnetic mutual impedance measurement at high excitation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2011.5944231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of EMI filters performance by taking into account frequency-dependant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froid magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIE CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical hysteresis model parameters strategy identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Material SMM 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM simulations of a nondestructive testing system of a dual phase steels considering the hysteresis behaviour of this material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Material SMM 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New permanent magnet configurations for magnetic refrigeration field source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature : Thermag IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Baotou, China. pp.415-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of magnetic field sources for magnetic refrigeration at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of IIR on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Baotou, China. pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of an active magnetic regenerator - A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of IIR on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Baotou, China. pp 507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Nondestructive Online Testing System for Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Oita, Japan. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Computation of Stator Iron Losses in Interior Permanent-Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2010 – XIX International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. CD-Rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and analysis of local magnetic forces in ferrofluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Oita, Japan. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iron loss model (Loss Surface) for FeCo sheet and its application in machine design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des forces magnétiques locales dans un ferrofluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Mickaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du Génie Electrique (MGE) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the implementation of magnetocaloric materials in cooling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C-MAC days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL AND EXPERIMENTAL INVESTIGATIONS ON MINI CHANNEL LIQUID METAL COOLERS FOR POWER SEMICONDUCTOR DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 IMECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigation in a Fluent 2D numerical tool for active magnetic regenerator refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermag IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Baotou, China. pp 465-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un système de refroidissement de composants électroniques de puissance par métal liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Charalampous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition de la Conférence “Électronique de Puissance du Futur” (EPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Materials on Claw Pole Machines Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy. pp.H1-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Magnetic forces in an Induction Machine with Stator Winding Taking into Account Hysteresis Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Amiour-Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Mékidèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Laissaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference and Exhibition on Ecological Vehicules and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of active magnetic regenerative refrigeration systems using Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference of the IIR on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Des Moines, United States. pp 275- 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in soft magnetic materials: from characterization to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France. ISBN : 978-2-84832-111-0 pp XXVII-XXVIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION AND ANALYSIS OF THE REFRIGERANT BED BEHAVIOR USING FLUENT SOFTWARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMAG : 3rd International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Des Moines, United States. pp.ISBN 978-2-913149-67-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis of a multipole field source for a magnetic refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature : Thermag III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Des Moines, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in magnetic refrigeration device, AMR cycle and refrigerant bed performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Julien Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ronchetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMAG : 3rd International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Des Moines, United States. pp.ISBN 978-2-913149-67-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Materials on Claw Pole Machines Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th Soft Magnetic Materials Conference (SMM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Armature Reaction Compensation Methods. Numerical Design of Experiments and Optimisation For a Hybrid Excitation Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kobylanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent development in magnetic refrigeration in Grenoble: from materials to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Legait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet magnétocalorique géant des composés Mn1-t(Ti0.5V0.5)tAs autour de la température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Optimisation d'un Système Rotatif de Réfrigération Magnétique à Cycle Thermique Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Optimization of the Torque of a Permanent Magnet Synchronous Coaxial Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.PC5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le froid magnétique : modélisation et optimisation thermique de la réfrigération magnétique à régénération active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Active Magnetic Regenerative Refrigeration Cycles with Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.OE1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron loss characterization and prediction in electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Electrical machines, drives and power systems, ELMA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sofia, Bulgaria. pp. 20 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de matériaux magnétiques pour des machines à griffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic materials for high speed electrical machines: required properties, characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preisach hysteresis implementation in reluctance network method, comparison with finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. H. Latreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2008, XX Symposium Electromagnetic Phenomena in Nonlinear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches Elements Finis et Analytique pour le Calcul Electromagnétique d'un Système de Refrigération Magnétique à aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque compensation system based on permanent magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale EMSA (European Magnetic Sensors and Actuators)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caen, France. pp.tu 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of a Non-Linear Dynamic Magnetization Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of magnetocaloric effect near magnetic phase transition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetocaloric effect in Mn 1-t (Ti 0.5 V 0.5 ) t as compounds near room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the equivalent properties of a refrigerant bed using the inverse problem and homogeneisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Magnetic Refrigeration at Room Temperature, Thermag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique à température ambiante : des matériaux aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence sur le Génie Electrique CGE05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and optimisation of geometrical properties of the refrigerant bed in AMRR cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Bouchekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Magnetic Refrigeration at Room Temperature, Thermag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of Soft Materials inside Formulations: Delayed Diffusion Equations, Fields Coupling and Non-Linear Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to formulate soft material heterogeneity? I. Hysteresis dynamic motion and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic core analysis and optimization in a residual current device operating at high current excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function and biogenesis of bacterial compass: Magnetosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Frontier Scientific Program HFSP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss Surface (LS) Model for iron loss prediction in electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Materials for Electrotechnique and IEEE Romanian Magnetic Society Chapter MmdE &amp; IEEE ROMSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of contactless magnetic temperature sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint European Magnetic Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Donostia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polarized valve actuators for a new generation of car motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE ROMSC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermag 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des pertes fer dans une machine synchrone à aimants fonctionnant à haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stator punching on the iron loss of a high speed synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international workshop on 1 &amp;2 Dimensional magnetic measurements and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Czestochawa, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic structures for contactless temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Magnetic Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Wound Magnetic Core FEM Simulation Using Apparent Anisotropic Material Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electrical and Magnetic Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Sensors working by Magnetic Effect. Application to Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAS2M Laboratory for the Applications of Supercond Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Mediteranean magnetotactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ku-Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th AAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based framework for dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rotating permanent magnet field source for magnetic refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint European Magnetic Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Donostia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of magnetic core geometry on abnormal tripping of residual current circuit breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Based Formulation for Dynamic Hysteresis and Extra-Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. compumag 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du poinçonnage du circuit magnétique sur les pertes fer d'une machine synchrone à aimants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic refrigeration at room temperature: from materials to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Sofia, Bulgaria. pp.163 à 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based formulation for dynamics Hysteresis and extra losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermag 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless magnetic sensor of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field diffusion-like calculations and experimental identification of magnetic dynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetocaloric effect in some Fe2P like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Kebir Hlil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Miraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Rango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montreux, Switzerland. pp.211 à 319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre particules de magnétite dans les bactéries magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'effet magnetocalorique autour de la transition de phase magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur Magnétique de Température sans Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France. pp.1 à 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs Electrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France. pp.Communication F5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of high frequency behavior of nanocrystalline alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the magnetocaloric effect in d-metal pnictides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Skrybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montreux, Switzerland. pp.211 à 319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réfrigération magnétique : C'est du solide !!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition et Conférence Année mondiale de la physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une formulation de l'hystérésis Magnétique dynamique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic field source system for magnetic refrigeration an dits interaction with magnetocaloric material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Magnetic Refrigeration at Room Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montreux, Switzerland. pp.309 à 317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aciers Electriques non orientés pour machines électriques et autres applications : progrès récents dans les techniques de caractérisation, les nouvelles qualités de matériaux et les outils de modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, pp.62, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux magnétiques en Génie Electrique 1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, pp.620, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique : des principes fondamentaux aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Techniques de l'ingénieur, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-re28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior laws of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Finite Element Method for Electromagnetic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.177-244, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, pp.28-1 à 28-16, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore et dispositif de détection différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 06 10827. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la modélisation des pertes fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Sources for Magnetic Refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfrigération magnétique à aimants permanents pour la climatisation des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur Magnétique de Température sans Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur utilisant des propriétés magnétiques couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mavrudieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId512"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852937v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Vo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Fassenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169935" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2020.3011605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jandl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Truong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5a01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Vo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2955422" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Sedira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Gabi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166724" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-T Vo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fassenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buffat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbenz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180300" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Dhahbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavallee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Personnaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Youmssi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youmssi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Cherief" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrouillat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.05.057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calegari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2517657" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20AA37455C0E591387414928BDBEDDD8BFD789F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roudaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64339F8E7ABC500E1A8B95AC35F9B43F1C4F8FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.327-344" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rafik El-Hana Bouchekara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.09.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RMKWT3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X8DKLHX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.07.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB2MS8G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2013.2286004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tawk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2013.2252132" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Amiour-Sedira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid M&#233;kid&#232;che" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Laissaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638398v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm11062708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Artega" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.07.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQP4L8G4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.08.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJWCGJ7K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2009.2032520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dupuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Allab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG56CLMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fruchart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gignoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917323" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang Kui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11802-007-0355-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Yonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.07.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3N6LF3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.273" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Waeckerle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.227" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPLQGJ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynal Glises" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.185-203" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NSDSH964-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716459v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Kebir Hlil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854757" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403405v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.383-392" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebouc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brissonneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002104026900" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E7423510E4A4395BC0E06DC4FCB3E7A913A593/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161069v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espagnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205626v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mikula" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valdivieso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joseph Mailh&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leconte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerl&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286350v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Fassenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289926v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mea" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Querel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boussey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Riba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289908v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wolter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Legranger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Fratila" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331209v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranshu Upadhayay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef-Kedous Lebouc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Degri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Walton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802987v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espanet Christophe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802991v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981910v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous Lebouc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Personnez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaillant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Wakrim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331210v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kamur Jha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Mandil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rovoirard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Jha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Omand Rasmussen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Savinois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544136v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambourg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589398v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744795v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534092v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533703v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131021v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589353v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332959v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393535v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0173" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361599v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cherief" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306721v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332924v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M&#233;kid&#232;che" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361540v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330367v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393527v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380312v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164008v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315702v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203121v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203163v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geoffroy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066010v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066014v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004502v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Martin Wu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2014.6972499" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024145v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066032v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011358v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Raminosoa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066039v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065354v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818939v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819859v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861193v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982527v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860867v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862321v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Tiana Raminosoa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842709v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717215v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759249v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743613v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellerey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740196v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788938v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788941v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561833v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790404v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611032v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611050v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627268v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628583v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643337v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mesmin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593991v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2011.5944231" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796547v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628975v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meilland" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628987v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534602v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525883v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520475v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jannot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534594v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520913v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520904v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540316v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611885v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520830v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Micka&#235;l" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533211v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504673v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Charalampous" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Dubois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387392v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420646v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387374v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387457v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387473v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Julien Vialle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ronchetto" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394663v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417878v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381663v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420642v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283243v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281618v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281629v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artigas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chajek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283237v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333178v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350069v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333190v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293702v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. H. Latreche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281602v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372440v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185998v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287560v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185995v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293244v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287559v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291617v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289133v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Santini" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200061v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195283v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194704v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautreau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199639v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197098v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195394v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195276v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ku-Zhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200082v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187623v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185818v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185255v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Rango" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185814v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184536v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185819v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184541v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184183v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186873v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185272v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gignoux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skrybina" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zach" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185247v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184178v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189336v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189338v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193192v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-re28" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181035v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408179v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087734v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516457v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297237v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203222v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200524v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852937v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Vo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Fassenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169935" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2020.3011605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Vo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2955422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jandl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Truong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5a01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Sedira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Gabi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166724" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-T Vo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fassenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buffat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbenz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180300" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Personnaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Dhahbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavallee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Youmssi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youmssi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Cherief" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrouillat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.05.057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calegari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2517657" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roudaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64339F8E7ABC500E1A8B95AC35F9B43F1C4F8FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20AA37455C0E591387414928BDBEDDD8BFD789F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.327-344" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2013.2286004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.07.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB2MS8G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.09.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X8DKLHX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rafik El-Hana Bouchekara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.09.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RMKWT3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tawk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2013.2252132" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm11062708" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Amiour-Sedira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid M&#233;kid&#232;che" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Laissaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Artega" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.07.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQP4L8G4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.08.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJWCGJ7K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2009.2032520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dupuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Allab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.02.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG56CLMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fruchart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gignoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917323" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang Kui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11802-007-0355-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Waeckerle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.227" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPLQGJ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.273" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Yonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.07.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3N6LF3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynal Glises" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854757" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.185-203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NSDSH964-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Kebir Hlil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403405v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.383-392" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebouc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brissonneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002104026900" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E7423510E4A4395BC0E06DC4FCB3E7A913A593/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161069v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espagnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205626v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mikula" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valdivieso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joseph Mailh&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leconte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerl&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808910v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Fassenet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289926v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mea" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Querel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boussey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Riba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289908v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wolter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Legranger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Fratila" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Savinois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espanet Christophe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranshu Upadhayay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef-Kedous Lebouc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Degri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Walton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899576v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981910v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous Lebouc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Personnez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaillant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Wakrim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kamur Jha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Mandil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rovoirard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837013v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Jha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Omand Rasmussen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915447v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Garcia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744795v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544136v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambourg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589398v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582976v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534092v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533703v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330493v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131021v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380312v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330368v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0173" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361568v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361599v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332959v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393535v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306721v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cherief" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332924v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330369v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M&#233;kid&#232;che" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330367v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361540v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164008v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315702v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203121v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203163v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203160v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geoffroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065354v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004502v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066010v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069580v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Martin Wu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2014.6972499" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024145v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065356v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066032v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066039v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011358v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Raminosoa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861193v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818939v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819859v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailland" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982527v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860867v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842709v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862321v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Tiana Raminosoa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743587v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788938v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740196v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743613v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellerey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717215v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759249v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788941v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752939v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611050v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561833v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790404v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628583v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627268v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593991v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mesmin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2011.5944231" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643337v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796547v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628975v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meilland" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628987v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524644v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520913v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520904v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534594v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520475v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jannot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534602v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525883v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Micka&#235;l" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611885v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533211v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504673v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Charalampous" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Dubois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420642v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381663v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387392v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420646v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387457v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387374v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387473v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Julien Vialle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ronchetto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417878v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394663v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333187v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281629v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artigas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chajek" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283243v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281606v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283237v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333178v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350069v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333190v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293702v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. H. Latreche" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281602v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372440v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185995v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185998v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287560v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293244v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287559v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291617v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289133v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Santini" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200082v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195283v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200061v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199639v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautreau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196759v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195394v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194704v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197098v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ku-Zhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195276v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184178v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185818v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187623v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185255v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Rango" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185819v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184541v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184183v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185272v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gignoux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skrybina" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zach" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186873v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185247v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189338v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189336v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193192v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-re28" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181035v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408179v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087734v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516457v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297237v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203222v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200524v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>