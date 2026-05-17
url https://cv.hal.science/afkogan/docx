--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -762,204 +762,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication et TICS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La structuration de l'offre de téléassistance pour les personnes âgées : créer la proximité à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.5-6</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.254-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084694v1</w:t>
+                <w:t xml:space="preserve">hal-00541963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration de l'offre de téléassistance pour les personnes âgées : créer la proximité à distance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication et TICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35, pp.254-272</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541963v1</w:t>
+                <w:t xml:space="preserve">halshs-01084694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en jeu du corps dans l'activité de téléphonie</w:t>
               </w:r>
@@ -1695,276 +1695,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02531171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l’épreuve du numérique Actes du colloque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Bis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, 978-2-9549392-0-9 / 9782954939209</w:t>
+              <w:t xml:space="preserve">Vacher, Béatrice. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92 p., 2014, 978-2-35671-071-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664813v1</w:t>
+                <w:t xml:space="preserve">halshs-02386149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l’épreuve du numérique Actes du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 978-2-9549392-0-9 / 9782954939209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Monjaret</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-02386149v2</w:t>
+                <w:t xml:space="preserve">hal-03664813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la confession à l'entretien individuel : un parallèle troublant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise et sacré, regards transdisciplinaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-7462-4500-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3306,51 +3306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="116E7ADD"/>
+    <w:nsid w:val="8F01DF68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3537,51 +3537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9647" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01257839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01241683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.111.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01095796v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4281" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.121.0137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01079295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01077010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lartisanat-au-coeur-des-industries-creatives/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120582" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4954" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Creton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01241667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ou-va-le-travail-a-l-ere-du-numerique/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01166358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Legay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9647" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01257839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01241683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.111.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01095796v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4281" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.121.0137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01079295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01077010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lartisanat-au-coeur-des-industries-creatives/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120582" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4954" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Creton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01241667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ou-va-le-travail-a-l-ere-du-numerique/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01166358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Legay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>