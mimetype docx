--- v0 (2026-03-07)
+++ v1 (2026-05-05)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t>
+                <w:t xml:space="preserve">The quiet passenger: cognitions, avoidance, and onset among people with driving anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Evin</w:t>
+                <w:t xml:space="preserve">Amanda Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boris Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Helène Tattegrain</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068899v1</w:t>
+                <w:t xml:space="preserve">hal-04123736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quiet passenger: cognitions, avoidance, and onset among people with driving anxiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe James Béquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Stephens</w:t>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myriam Evennou</w:t>
+                <w:t xml:space="preserve">Helène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 87, pp.30-41. </w:t>
+              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123736v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mind-wandering on visual information processing while driving: An electrophysiological study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoidance and personal and occupational quality of life in French people with driving anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acp.3773⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp 49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168977v1</w:t>
+                <w:t xml:space="preserve">hal-03209193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance and personal and occupational quality of life in French people with driving anxiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of mind-wandering on visual information processing while driving: An electrophysiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80, pp 49-60. </w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.508-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acp.3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209193v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability and acceptance of truck dashboards designed by drivers: two participatory design approaches compared to a user-centered design</w:t>
               </w:r>
@@ -1174,77 +1174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impacts of anxiety over driving on self-reported driving avoidance, work performance and quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,76 +1432,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Driver Distraction and Inattention: Engagement duringmanual, assisted, and automated driving modes.</w:t>
+                <w:t xml:space="preserve">Editorial : Driver Distraction and Inattention: Engagement during manual, assisted, and automated driving modes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trent Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickël Regan</w:t>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1817,489 +1817,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271104v1</w:t>
+                <w:t xml:space="preserve">hal-03345712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does False and Missed Lane Departure Warnings Impact Driving Performances Differently?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Yousfi</w:t>
+                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2018.1519166⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216514v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+                <w:t xml:space="preserve">Does False and Missed Lane Departure Warnings Impact Driving Performances Differently?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe Bequet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fort</w:t>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (14), pp 1292-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2018.1519166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345712v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,90 +2363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of lane departure warnings onset and reliability on car drivers' behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (Part A), pp.123-131. </w:t>
@@ -2614,90 +2614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2787,64 +2787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
@@ -2876,373 +2876,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automotive HMI design and participatory user involvement: Review and perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité des alertes signalant un risque de collision par l'arrière chez le conducteur distrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Crave</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Fabrigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2016.1188218⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.223-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898016004088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328167v2</w:t>
+                <w:t xml:space="preserve">hal-01306312v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des alertes signalant un risque de collision par l'arrière chez le conducteur distrait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automotive HMI design and participatory user involvement: Review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colette Fabrigoule</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.223-229. </w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (4), pp. 541-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898016004088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2016.1188218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306312v3</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of false warnings on partial and full lane departure warnings effectiveness and acceptance in car driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59 (12), pp.1553-1564. </w:t>
@@ -3274,346 +3274,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Anger State on the Three Attentional Networks With the ANT-I</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
+                <w:t xml:space="preserve">The restless mind while driving: drivers' thoughts behind the wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Berthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/emo0000028⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp. 159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228425v2</w:t>
+                <w:t xml:space="preserve">hal-01213706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The restless mind while driving: drivers' thoughts behind the wheel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Cour</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Anger State on the Three Attentional Networks With the ANT-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (3), pp. 276-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/emo0000028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2015.01.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01213706v1</w:t>
+                <w:t xml:space="preserve">hal-01228425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural adaptation and effectiveness of a Forward Collision Warning System depending on a secondary cognitive task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Fabrigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3672,77 +3672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inattention behind the wheel: how factual internal thoughts impact attentional control while driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Berthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,90 +3818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of a Forward Collision Warning System in simple and in dual task from an electrophysiological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3977,64 +3977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of totally and partially predictive alert in distracted and undistracted subjects: An event related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,90 +4252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrophysiological study of the impact of a forward collision warning system in a simulator driving task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Fabrigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4897,3620 +4897,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00077884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and validity of the additive model in electrophysiological studies of multisensory interactions</w:t>
+                <w:t xml:space="preserve">Bimodal speech: early suppressive visual effects in human auditory cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-004-0026-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (8), pp.2225-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03670.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00077899v1</w:t>
+                <w:t xml:space="preserve">inserm-00077887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal speech: early suppressive visual effects in human auditory cortex.</w:t>
+                <w:t xml:space="preserve">Interest and validity of the additive model in electrophysiological studies of multisensory interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20 (8), pp.2225-34. </w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (3), pp.189-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03670.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10339-004-0026-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00077887v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00077899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfactory learning induces differential long-lasting changes in rat central olfactory pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ben-Boutayab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 102 (1), pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0306-4522(00)00476-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrelated Driving Thoughts and Car Driving: Contribution of Event-Related Potentials</w:t>
+                <w:t xml:space="preserve">Etat mental et allocation des ressources attentionnelles en conduite automobile : apport de la neuroergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...201 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences cognitives. Université Lyon 1, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Coeugnet</w:t>
-[...3079 lines deleted...]
-                <w:t xml:space="preserve">hal-01027475v1</w:t>
+                <w:t xml:space="preserve">tel-05554450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8657,51 +5516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2024.106482" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Stephens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2020.103073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.06.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#235;l Regan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2019.0325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Weser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0379-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493814v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.08.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.05.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328167v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1188218" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306312v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460525v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1158323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228425v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.01.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87W061HK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2014.04.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTJ1VL72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.02.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTDPFW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.06.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHL2K4LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bakiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagarde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Laborey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.06.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9X0LCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2012.06.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDXJCT7L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e8105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle V. Jacquet-Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combe-Pangaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daligault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.09.094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBF3VLFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2375-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0026-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03670.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.114" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coeugnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent W. Victor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Weser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lancelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417138v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Roge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonniaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057469v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSP009E_ch12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2024.106482" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Stephens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2020.103073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.06.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2019.0325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Weser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0379-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519166" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493814v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.08.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.05.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306312v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328167v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1188218" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460525v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1158323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.01.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87W061HK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228425v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2014.04.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTJ1VL72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.02.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTDPFW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.06.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHL2K4LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bakiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagarde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Laborey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.06.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9X0LCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2012.06.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDXJCT7L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e8105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle V. Jacquet-Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combe-Pangaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daligault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.09.094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBF3VLFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2375-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03670.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0026-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mouly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben-Boutayab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(00)00476-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRQ5605D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>