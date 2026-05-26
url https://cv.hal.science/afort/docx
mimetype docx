--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance and personal and occupational quality of life in French people with driving anxiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of mind-wandering on visual information processing while driving: An electrophysiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.03.019⟩</w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acp.3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209193v1</w:t>
+                <w:t xml:space="preserve">hal-03168977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mind-wandering on visual information processing while driving: An electrophysiological study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoidance and personal and occupational quality of life in French people with driving anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (2), pp.508-516. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp 49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acp.3773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168977v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability and acceptance of truck dashboards designed by drivers: two participatory design approaches compared to a user-centered design</w:t>
               </w:r>
@@ -1302,408 +1302,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauges design for a digital instrument cluster: Efficiency, visual capture, and satisfaction assessment for truck driving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Francois</w:t>
+                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186314v1</w:t>
+                <w:t xml:space="preserve">hal-03780549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Driver Distraction and Inattention: Engagement during manual, assisted, and automated driving modes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Regan</w:t>
+                <w:t xml:space="preserve">Gauges design for a digital instrument cluster: Efficiency, visual capture, and satisfaction assessment for truck driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET, intelligent Trnasport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (8), pp. 1211-1212. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.290-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2019.0325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235862v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial : Driver Distraction and Inattention: Engagement during manual, assisted, and automated driving modes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
+                <w:t xml:space="preserve">Trent Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">IET, intelligent Trnasport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp. 1211-1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2019.0325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780549v1</w:t>
+                <w:t xml:space="preserve">hal-03235862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological and performance variations following driving events involving an increase in mental workload</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Fabrigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.223-229. </w:t>
@@ -3569,51 +3569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Fabrigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Fabrigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4897,248 +4897,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00077884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal speech: early suppressive visual effects in human auditory cortex.</w:t>
+                <w:t xml:space="preserve">Interest and validity of the additive model in electrophysiological studies of multisensory interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03670.x⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (3), pp.189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-004-0026-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00077887v1</w:t>
+                <w:t xml:space="preserve">inserm-00077899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and validity of the additive model in electrophysiological studies of multisensory interactions</w:t>
+                <w:t xml:space="preserve">Bimodal speech: early suppressive visual effects in human auditory cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (3), pp.189-192. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (8), pp.2225-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-004-0026-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03670.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00077899v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00077887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory learning induces differential long-lasting changes in rat central olfactory pathways</w:t>
               </w:r>
@@ -5516,51 +5516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2024.106482" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Stephens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2020.103073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.06.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2019.0325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Weser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0379-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519166" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493814v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.08.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.05.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306312v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328167v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1188218" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460525v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1158323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.01.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87W061HK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228425v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2014.04.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTJ1VL72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.02.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTDPFW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.06.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHL2K4LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bakiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagarde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Laborey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.06.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9X0LCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2012.06.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDXJCT7L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e8105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle V. Jacquet-Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combe-Pangaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daligault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.09.094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBF3VLFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2375-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03670.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0026-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mouly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben-Boutayab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(00)00476-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRQ5605D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2024.106482" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Stephens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2020.103073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2019.0325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Weser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0379-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519166" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493814v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.08.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.05.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306312v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328167v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1188218" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460525v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1158323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.01.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87W061HK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228425v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2014.04.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTJ1VL72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.02.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTDPFW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.06.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHL2K4LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bakiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagarde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Laborey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.06.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9X0LCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2012.06.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDXJCT7L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e8105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle V. Jacquet-Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combe-Pangaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daligault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.09.094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBF3VLFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2375-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0026-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03670.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mouly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben-Boutayab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(00)00476-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRQ5605D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>