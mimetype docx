--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1133,3609 +1133,3609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cretaceous thermal evolution of the closing Neo-Tethyan realm revealed by multi-method petrochronology</w:t>
+                <w:t xml:space="preserve">Earthquake ruptures and topography of the Chilean margin controlled by plate interface deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Holtmann</w:t>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Muñoz‐Montecinos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106731⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.779-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-13-779-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03747293v1</w:t>
+                <w:t xml:space="preserve">hal-03641087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake ruptures and topography of the Chilean margin controlled by plate interface deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Subducted fragments of the Liguro-Piemont ocean, Western Alps: Spatial correlations and offscraping mechanisms during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-13-779-2022⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641087v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducted fragments of the Liguro-Piemont ocean, Western Alps: Spatial correlations and offscraping mechanisms during subduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+                <w:t xml:space="preserve">Episodic fluid flow in an eclogite-facies shear zone: Insights from Li isotope zoning in garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hoover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Penniston-Dorland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Dragovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229267⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (6), pp.746-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G49737.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636647v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cimmerian metamorphism and post Mid-Cimmerian exhumation in Central Iran: Insights from in-situ Rb/Sr and U/Pb dating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+                <w:t xml:space="preserve">Cimmerian block detachment from Gondwana: a slab pull origin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2022.105242⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03691301v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cimmerian block detachment from Gondwana: a slab pull origin ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Cimmerian metamorphism and post Mid-Cimmerian exhumation in Central Iran: Insights from in-situ Rb/Sr and U/Pb dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2022.105242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03787010v1</w:t>
+                <w:t xml:space="preserve">insu-03691301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic fluid flow in an eclogite-facies shear zone: Insights from Li isotope zoning in garnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Hoover</w:t>
+                <w:t xml:space="preserve">A 3-D crustal shear wave velocity model and Moho map below the Semail Ophiolite, eastern Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weidle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Sharkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Penniston-Dorland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Besim Dragovic</w:t>
+                <w:t xml:space="preserve">F. Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scharf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G49737.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231, pp.817-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886763v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03747375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D crustal shear wave velocity model and Moho map below the Semail Ophiolite, eastern Arabia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. El-Sharkawy</w:t>
+                <w:t xml:space="preserve">Structural and metamorphic evolution of the southern Sanandaj-Sirjan zone, southern Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Gharibnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kananian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Krüger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jafar Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 231, pp.817-834. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-022-02255-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03747375v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03861041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and metamorphic evolution of the southern Sanandaj-Sirjan zone, southern Iran</w:t>
+                <w:t xml:space="preserve">The North Sistan orogen (Eastern Iran): Tectono-metamorphic evolution and significance within the Tethyan realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Gharibnejad</w:t>
+                <w:t xml:space="preserve">Michael Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-022-02255-5⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.460-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2022.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03861041v1</w:t>
+                <w:t xml:space="preserve">hal-03757182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Sistan orogen (Eastern Iran): Tectono-metamorphic evolution and significance within the Tethyan realm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Jentzer</w:t>
+                <w:t xml:space="preserve">Timescales of subduction initiation and evolution of subduction thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2022.04.004⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.117521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757182v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03634872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of subduction initiation and evolution of subduction thermal regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
+                <w:t xml:space="preserve">Cretaceous thermal evolution of the closing Neo-Tethyan realm revealed by multi-method petrochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Holtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Muñoz‐Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Cambeses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 584, pp.117521. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422-423, pp.106731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03634872v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03747293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard of the western Makran subduction zone: insight from mechanical modelling and inferred frictional properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subduction of oceanic lithosphere in the Alps: Selective and archetypal from (slow-spreading) oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116789⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.103517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160686v1</w:t>
+                <w:t xml:space="preserve">insu-03402292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction of oceanic lithosphere in the Alps: Selective and archetypal from (slow-spreading) oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Along-dip variations of subduction fluids: The 30–80 km depth traverse of the Schistes Lustrés complex (Queyras-Monviso, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103517⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394-395, pp.106168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03402292v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03201528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-dip variations of subduction fluids: The 30–80 km depth traverse of the Schistes Lustrés complex (Queyras-Monviso, W. Alps)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+                <w:t xml:space="preserve">Effective rheology of a two-phase subduction shear zone: Insights from numerical simple shear experiments and implications for subduction zone interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Io Ioannidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Locatelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106168⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03201528v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective rheology of a two-phase subduction shear zone: Insights from numerical simple shear experiments and implications for subduction zone interfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean Subduction Dynamics in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Onno Oncken</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Handy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116913⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.17.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590040v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Offshore Obducted Oman Margin: Emplacement of Semail Ophiolite and Role of Tectonic Inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Ninkabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JB020187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Subduction Dynamics in the Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metasomatism and deformation of block-in-matrix structures in Syros: The role of inheritance and fluid-rock interactions along the subduction interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Handy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst R. Marschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gerdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.17.1.9⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.105996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886780v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasomatism and deformation of block-in-matrix structures in Syros: The role of inheritance and fluid-rock interactions along the subduction interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
+                <w:t xml:space="preserve">Seismic hazard of the western Makran subduction zone: insight from mechanical modelling and inferred frictional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst R. Marschall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gerdes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seyedmohsen Seyedali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 386, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 562, pp.116789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.105996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03594405v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slabitization: Mechanisms controlling subduction development and viscous coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): Implications for mass transfer and decarbonation in cold subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103259⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02943055v1</w:t>
+                <w:t xml:space="preserve">hal-02886116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cretaceous calc-alkaline and adakitic magmatism in the Sistan suture zone (Eastern Iran): Implications for subduction polarity and regional tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Jentzer</w:t>
+                <w:t xml:space="preserve">Tectonic evolution of the Tianshan Akeyazi metamorphic complex (NW China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Whitechurch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
+                <w:t xml:space="preserve">Martina Menneken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ulrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Caron</w:t>
+                <w:t xml:space="preserve">Zhou Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104588⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 354, pp.105273 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608280v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil thermal structure of the southern Sanandaj-Sirjan zone (SW Iran): Implications for regional-scale tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Gharibnejad</w:t>
+                <w:t xml:space="preserve">Fossil seamount in southeast Zagros records intraoceanic arc to back-arc transition: New constraints for the evolution of the Neotethys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Whitechurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 200, </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.423-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03594489v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): Implications for mass transfer and decarbonation in cold subduction zones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.104225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886116v1</w:t>
+                <w:t xml:space="preserve">hal-02451430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of the Tianshan Akeyazi metamorphic complex (NW China)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Bayet</w:t>
+                <w:t xml:space="preserve">Concordant pulse in Mn, Y and HREEs concentrations during UHP eclogitic garnet growth: Transient rock dynamics along a cold subduction plate interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105273⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 530, p.501-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489561v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil seamount in southeast Zagros records intraoceanic arc to back-arc transition: New constraints for the evolution of the Neotethys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">Fingerprinting and relocating tectonic slices along the plate interface: Evidence from the Lago Superiore unit at Monviso (Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Gilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scambelluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pettke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.10.019⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 352-353, pp.105308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014574v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+                <w:t xml:space="preserve">Deformation along the roof of a fossil subduction interface in the transition zone below seismogenic coupling: The Austroalpine case and new insights from the Malenco Massif (Central Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Io Ioannidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104225⟩</w:t>
+              <w:t xml:space="preserve">Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.510-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/GES02149.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451430v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordant pulse in Mn, Y and HREEs concentrations during UHP eclogitic garnet growth: Transient rock dynamics along a cold subduction plate interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhou Tan</w:t>
+                <w:t xml:space="preserve">Scales of fluid-rock interaction and carbon mobility in the deeply underplated and HP-Metamorphosed Schistes Lustrés, Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabe S. Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gray E. Bebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bo Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115908⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 354, p.1416-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03594508v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03584807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation along the roof of a fossil subduction interface in the transition zone below seismogenic coupling: The Austroalpine case and new insights from the Malenco Massif (Central Alps)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slabitization: Mechanisms controlling subduction development and viscous coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Glodny</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/GES02149.1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.103259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553734v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02943055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales of fluid-rock interaction and carbon mobility in the deeply underplated and HP-Metamorphosed Schistes Lustrés, Western Alps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">Fossil thermal structure of the southern Sanandaj-Sirjan zone (SW Iran): Implications for regional-scale tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Gharibnejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kananian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03584807v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting and relocating tectonic slices along the plate interface: Evidence from the Lago Superiore unit at Monviso (Western Alps)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuele Agostini</w:t>
+                <w:t xml:space="preserve">Late Cretaceous calc-alkaline and adakitic magmatism in the Sistan suture zone (Eastern Iran): Implications for subduction polarity and regional tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Whitechurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Godard</w:t>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pettke</w:t>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 352-353, pp.105308. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.104588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510337v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geology of the southern Monviso metaophiolite complex (W-Alps, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,51 +4821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient and periodic brittle deformation of eclogites during intermediate-depth subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirkland S. Broadwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (5), pp.1733-1755. </w:t>
@@ -5066,538 +5066,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine and lithium behavior in metasedimentary rocks during prograde metamorphism: A comparative study of exhumed subduction complexes (Catalina Schist and Schistes Lustrés)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early subduction dynamics recorded by the metamorphic sole of the Mt. Albert ophiolitic complex (Gaspé, Quebec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime D. Barnes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ella Jewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 336, pp.40-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 334-335, pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595773v1</w:t>
+                <w:t xml:space="preserve">hal-02187161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early subduction dynamics recorded by the metamorphic sole of the Mt. Albert ophiolitic complex (Gaspé, Quebec)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ella Jewison</w:t>
+                <w:t xml:space="preserve">Fluid Pulses During Stepwise Brecciation at Intermediate Subduction Depths (Monviso Eclogites, W. Alps): First Internally Then Externally Sourced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pettke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Federico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.03.019⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.5285-5318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187161v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03642006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Pulses During Stepwise Brecciation at Intermediate Subduction Depths (Monviso Eclogites, W. Alps): First Internally Then Externally Sourced</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+                <w:t xml:space="preserve">No large earthquakes in fully exposed subducted seamount</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Federico</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GC008549⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (5), pp.407-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45564.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03642006v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03978986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No large earthquakes in fully exposed subducted seamount</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">Chlorine and lithium behavior in metasedimentary rocks during prograde metamorphism: A comparative study of exhumed subduction complexes (Catalina Schist and Schistes Lustrés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime D. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah C. Penniston-Dorland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gray E. Bebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hoover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Omrani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grace M. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (5), pp.407-410. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 336, pp.40-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G45564.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03978986v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03595773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and metamorphism of a subducted seamount (Zagros suture, Southern Iran)</w:t>
               </w:r>
@@ -5609,77 +5609,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.62-81. </w:t>
@@ -5717,103 +5717,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and P-T-deformation-time evolution of the Chinese SW-Tianshan HP/UHP complex: Implications for subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 197, pp.102894. </w:t>
@@ -5845,538 +5845,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of subduction fluids into the deforming mantle wedge during nascent subduction: Evidence from trace elements and boron isotopes (Semail ophiolite, Oman)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Guillot</w:t>
+                <w:t xml:space="preserve">Intermediate-depth brecciation along the subduction plate interface (Monviso eclogite, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.008⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 320, pp.378-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02124453v1</w:t>
+                <w:t xml:space="preserve">insu-03589314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate-depth brecciation along the subduction plate interface (Monviso eclogite, W. Alps)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+                <w:t xml:space="preserve">Fluid-Assisted Deformation and Strain Localization in the Cooling Mantle Wedge of a Young Subduction Zone (Semail Ophiolite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.09.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (9), pp.7529-7549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB015492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589314v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Assisted Deformation and Strain Localization in the Cooling Mantle Wedge of a Young Subduction Zone (Semail Ophiolite)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Guillot</w:t>
+                <w:t xml:space="preserve">Twenty Years of Subduction Zone Science: Subduction Top to Bottom 2 (ST2B-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Bebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB015492⟩</w:t>
+              <w:t xml:space="preserve">GSA Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/GSATG354A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928578v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty Years of Subduction Zone Science: Subduction Top to Bottom 2 (ST2B-2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of subduction fluids into the deforming mantle wedge during nascent subduction: Evidence from trace elements and boron isotopes (Semail ophiolite, Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.W. Scholl</w:t>
+                <w:t xml:space="preserve">C. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Stern</w:t>
+                <w:t xml:space="preserve">D. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Wallace</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.4-10. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 484, pp.213-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/GSATG354A.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886893v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02124453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic slicing and mixing processes along the subduction interface: The Sistan example (Eastern Iran)</w:t>
               </w:r>
@@ -6388,77 +6388,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 310-311, pp.269-287. </w:t>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,90 +6626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle Wedge (De) formation During Subduction Infancy: Evidence from the Base of the Semail Ophiolitic Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6886,90 +6886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene to Present paleostress field in Eastern Iran (Sistan belt) and implication for regional geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7020,90 +7020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-T-time-isotopic evolution of coesite-bearing eclogites: Implications for exhumation processes in SW Tianshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7278,973 +7278,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01574747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction and Orogeny: Introduction to the Special volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain localization and fluid infiltration in the mantle wedge during subduction initiation: Evidence from the base of the New Caledonia ophiolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Rolland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joseph Martinod</w:t>
+                <w:t xml:space="preserve">A. Vitale-Brovarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 244, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01287985v1</w:t>
+                <w:t xml:space="preserve">hal-01306664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization and fluid infiltration in the mantle wedge during subduction initiation: Evidence from the base of the New Caledonia ophiolite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
+                <w:t xml:space="preserve">Neo-Tethys geodynamics and mantle convection: from extension to compression in Africa and a conceptual model for obduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.022⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306664v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01290014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo-Tethys geodynamics and mantle convection: from extension to compression in Africa and a conceptual model for obduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+                <w:t xml:space="preserve">Zagros blueschists: Episodic underplating and long-lived cooling of a subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0118⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01290014v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zagros blueschists: Episodic underplating and long-lived cooling of a subduction zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">Metamorphic sole formation, emplacement and blueschist facies overprint: early subduction dynamics witnessed by western Turkey ophiolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral I. Okay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.017⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406682v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic sole formation, emplacement and blueschist facies overprint: early subduction dynamics witnessed by western Turkey ophiolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plate interface rheological switches during subduction infancy: Control on slab penetration and metamorphic sole formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Chopin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aral I. Okay</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12225⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 451, pp.208 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01406667v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate interface rheological switches during subduction infancy: Control on slab penetration and metamorphic sole formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical modeling of the obduction process based on the Oman ophiolite case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Guillot</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.054⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383368v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01120232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modeling of the obduction process based on the Oman ophiolite case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subduction and Orogeny: Introduction to the Special volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Duretz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
+                <w:t xml:space="preserve">S Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ducassou</w:t>
+                <w:t xml:space="preserve">J de Sigoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Subduction and Orogeny, 96, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01120232v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01287985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic significance of serpentinites</w:t>
               </w:r>
@@ -8282,51 +8282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 646, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8366,2130 +8366,2130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic slicing of subducting oceanic crust along plate interfaces: Numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accretion, underplating and exhumation along a subduction interface: From subduction initiation to continental subduction (Tavsanli zone, W. Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Ruh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Gerya</w:t>
+                <w:t xml:space="preserve">Amaury Pourteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral I. Okay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GC005998⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.233-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207648v1</w:t>
+                <w:t xml:space="preserve">hal-01406766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion, underplating and exhumation along a subduction interface: From subduction initiation to continental subduction (Tavsanli zone, W. Turkey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">Subduction zone metamorphic pathway for deep carbon cycling: II. Evidence from HP/UHP metabasaltic rocks and ophicarbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gray E. Bebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scambelluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.01.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 412, pp.132-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01406766v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction zone metamorphic pathway for deep carbon cycling: II. Evidence from HP/UHP metabasaltic rocks and ophicarbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic slicing of subducting oceanic crust along plate interfaces: Numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Collins</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 412, pp.132-150. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (10), pp.3505-3531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GC005998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406709v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Build-up of a dynamically supported orogenic plateau: numerical modelling of the Zagros/Central Iran Case Study</w:t>
+                <w:t xml:space="preserve">Subduction zone metamorphic pathay for deep carbon cycling: I. Evidence from HP/UHP metasedimentary rocks, Italian Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+                <w:t xml:space="preserve">Jennie Cook-Kollars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gray E. Bebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan C. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.2632-2654. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 386, pp.31-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013GC005223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399089v1</w:t>
+                <w:t xml:space="preserve">hal-01407592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction zone metamorphic pathay for deep carbon cycling: I. Evidence from HP/UHP metasedimentary rocks, Italian Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obduction: Why, how and where. Clues from analog models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennie Cook-Kollars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gray E. Bebout</w:t>
+                <w:t xml:space="preserve">X. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan C. Collins</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Funiciello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.07.013⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 393, pp.132-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407592v1</w:t>
+                <w:t xml:space="preserve">hal-01407652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obduction: Why, how and where. Clues from analog models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cenozoic exhumation of the internal Zagros: first constraints from low-temperature thermochronology and implications for the build-up of the Iranian plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. -L. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.021⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 206, pp.100-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407652v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic exhumation of the internal Zagros: first constraints from low-temperature thermochronology and implications for the build-up of the Iranian plateau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. -L. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 631, pp.212-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01115691v1</w:t>
+                <w:t xml:space="preserve">insu-01065788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Build-up of a dynamically supported orogenic plateau: numerical modelling of the Zagros/Central Iran Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 631, pp.212-250. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.2632-2654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013GC005223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01065788v1</w:t>
+                <w:t xml:space="preserve">hal-01399089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamics of the Tavşanlı zone, western Turkey: Insights into subduction/obduction processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">Devolatilization history and trace element mobility in deeply subducted sedimentary rocks: Evidence from Western Alps HP/UHP sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gray E. Bebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aral I. Okay</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsura Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Moriguti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eizo Nakamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471586v1</w:t>
+                <w:t xml:space="preserve">hal-01471565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devolatilization history and trace element mobility in deeply subducted sedimentary rocks: Evidence from Western Alps HP/UHP sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gray E. Bebout</w:t>
+                <w:t xml:space="preserve">Surface topography as key constraint on thermo-rheological structure of stable cratons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eizo Nakamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 602, pp.106-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471565v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on deep, accretionary subduction processes from the Sistan ophiolitic &amp;quot;mélange&amp;quot; (Eastern Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C.M. de Hoog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 156, pp.139-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Paleocene-Eocene evolution of the foot of the Eurasian margin (Kermanshah ophiolite, SW Iran) from back-arc to arc: Implications for regional geodynamics and obduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 182-183, pp.11-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2013.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00858309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal regime of continental subduction: The record from exhumed HP-LT terranes (New Caledonia, Oman, Corsica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 601, pp.206-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface topography as key constraint on thermo-rheological structure of stable cratons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Thomas</w:t>
+                <w:t xml:space="preserve">Strain localisation in mechanically layered rocks beneath detachment zones: insights from numerical modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii Burov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou F. E. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.10.009⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-4-135-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464474v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True metamorphic isograds or tectonically sliced metamorphic sequence? New high-spatial resolution petrological data for the New Caledonia case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166 (2), pp.451-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-013-0885-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localisation in mechanically layered rocks beneath detachment zones: insights from numerical modelling.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouakou F. E. Yao</w:t>
+                <w:t xml:space="preserve">Geodynamics of the Tavşanlı zone, western Turkey: Insights into subduction/obduction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral I. Okay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 608, pp.884-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-4-135-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822400v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluid circulation on subduction interface tectonic processes : Insights from thermo-mechanical numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10555,316 +10555,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00761168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How continuous and precise is the record of P-T paths? Insights from combined thermobarometry and thermodynamic modelling into subduction dynamics (Schistes Lustre's, W. Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">Eclogite breccias in a subducted ophiolite: A record of intermediate-depth earthquakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+                <w:t xml:space="preserve">P. Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2011.00969.x⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (8), pp.707-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32925.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00666096v1</w:t>
+                <w:t xml:space="preserve">insu-00723238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclogite breccias in a subducted ophiolite: A record of intermediate-depth earthquakes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">How continuous and precise is the record of P-T paths? Insights from combined thermobarometry and thermodynamic modelling into subduction dynamics (Schistes Lustre's, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.323-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2011.00969.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32925.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00723238v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00666096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localisation in mechanically Layered Rocks, insights from numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10967,77 +10967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zagros orogeny: a subduction-dominated process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11082,1524 +11082,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00616582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear band formation and strain localization on a regional scale: Evidence from anisotropic rocks below a major detachment (Betic Cordilleras, Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subduction interface processes recorded by eclogite-facies shear zones (Monviso, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2010.11.011⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127 (1-2), pp.222-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00545043v1</w:t>
+                <w:t xml:space="preserve">insu-00624611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction interface processes recorded by eclogite-facies shear zones (Monviso, W. Alps)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear band formation and strain localization on a regional scale: Evidence from anisotropic rocks below a major detachment (Betic Cordilleras, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Huet</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 127 (1-2), pp.222-238. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.114-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2010.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00624611v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00545043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crustal stacking and expulsion tectonics during continental subduction: P␣T deformation constraints from Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">M. P. Searle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Bailly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ian Alsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 483 (3-4), pp.287-304. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (TC5018), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010TC002669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00448474v1</w:t>
+                <w:t xml:space="preserve">hal-00569485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial water budget: The key to detaching large volumes of eclogitized oceanic crust along the subduction channel?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trotet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 480 (1-4), pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.09.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00569476v1</w:t>
+                <w:t xml:space="preserve">insu-00411771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal stacking and expulsion tectonics during continental subduction: P␣T deformation constraints from Oman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 483 (3-4), pp.287-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010TC002669⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00569485v1</w:t>
+                <w:t xml:space="preserve">insu-00448474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initial water budget: The key to detaching large volumes of eclogitized oceanic crust along the subduction channel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120, pp.453-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00411771v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of high-pressure metamorphic rocks of Svalbard : Reconstructing the early stages of the Caledonian orogeny</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Lepvrier</w:t>
+                <w:t xml:space="preserve">Coeval blueschist exhumation along thousands of kilometers: Implications for subduction channel processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.Q07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425652v1</w:t>
+                <w:t xml:space="preserve">hal-00420898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of oceanic blueschists and eclogites in subduction zones :Timing and mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal structure of a fossil subduction wedge in the western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunsearé Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2008.11.002⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2008.00849.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00379806v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coeval blueschist exhumation along thousands of kilometers: Implications for subduction channel processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">The Zermatt-Saas ophiolite : the largest (60-km wide) and deepest (c. 70-80 km) continuous slice of oceanic lithosphere detached from a subduction zone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beyssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.Q07002. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00870.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420898v1</w:t>
+                <w:t xml:space="preserve">hal-00401406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure of a fossil subduction wedge in the western Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sunsearé Gabalda</w:t>
+                <w:t xml:space="preserve">Reply to : Comment by Aftabi and Atapour on &amp;quot;Arc magmatism and subduction history beneath the Zagros Mountains, Iran : A new report of adakites and geodynamic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beyssac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Whitechurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2008.00849.x⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.847-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401168v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zermatt-Saas ophiolite : the largest (60-km wide) and deepest (c. 70-80 km) continuous slice of oceanic lithosphere detached from a subduction zone ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">Structural analysis of high-pressure metamorphic rocks of Svalbard : Reconstructing the early stages of the Caledonian orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elvevold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lepvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Beyssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (TC5003), pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00401406v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to : Comment by Aftabi and Atapour on &amp;quot;Arc magmatism and subduction history beneath the Zagros Mountains, Iran : A new report of adakites and geodynamic consequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exhumation of oceanic blueschists and eclogites in subduction zones :Timing and mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113, pp.847-849. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (2-3), pp.53-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2008.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435636v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00379806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-tectonic constraints on the evolution of the Barles half-window (Digne Nappe, southern Alps). Implications for the timing of folding in the Valensole foreland basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12650,77 +12650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-magmatism and subduction history beneath the Zagros Mountains, Iran: A new report of adakites and geodynamic consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12809,90 +12809,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HP-UHP exhumation during slow continental subduction : Self-consistent thermodynamically and thermomechanically coupled model with application to the Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 271, pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12951,64 +12951,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction, convergence and the mode of back-arc extension in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13066,609 +13066,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00348054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial and exhumation in a subduction wedge : mutual constraints from thermo-mechanical modelin and natural P-T-t data (Sch. Lustrés, W. Alps)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plate acceleration: The obduction trigger?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (3-4), pp.428-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004441⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144429v1</w:t>
+                <w:t xml:space="preserve">hal-00407960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate acceleration: The obduction trigger?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution of the Temsamane (Rif, Morocco) : implications for convergence across of the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Saddiqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 164, pp.829-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492006-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407960v1</w:t>
+                <w:t xml:space="preserve">hal-00143857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution of the Temsamane (Rif, Morocco) : implications for convergence across of the Western Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Negro</w:t>
+                <w:t xml:space="preserve">New, high-precision P-T estimates for Oman blueschists : implications for obduction, nappe stacking and exhumation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Saddiqi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/0016-76492006-112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (Issue 6), pp.657-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2007.00722.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143857v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New, high-precision P-T estimates for Oman blueschists : implications for obduction, nappe stacking and exhumation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Burial and exhumation in a subduction wedge : mutual constraints from thermo-mechanical modelin and natural P-T-t data (Sch. Lustrés, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Vidal</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latetia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2007.00722.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B07410), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144464v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of electron microprobe compositional maps of rock thin sections : an optimized method and examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13792,51 +13792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13887,77 +13887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Quaternary activity along the Deshir Fault : implication for the Tertiary tectonics of Central Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14004,51 +14004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation constraints for the lower Nevado-Filabride Complex (Betic Cordillera, SE Spain) : a Raman thermometry and Tweequ multiequilibrium thermobarometry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Booth-Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14123,440 +14123,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Paleozoic Fe-Mg carpholite (Motalafjella, Svalbard Caledonides) : a milestone for subduction zone gradiens</w:t>
+                <w:t xml:space="preserve">Congervence history across Zagros (Iran) : contraints from collisional and earlier deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Lepvrier</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.401-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-005-0481-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023438v1</w:t>
+                <w:t xml:space="preserve">hal-00022396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congervence history across Zagros (Iran) : contraints from collisional and earlier deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation, doming and slab retreat in the Betic Cordillera (SE Spain): in situ 40Ar/39Ar ages and P­T­d­t paths for the Nevado-Filabride complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Omrani</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-005-0481-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (4), pp.357-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2005.00581.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00022396v1</w:t>
+                <w:t xml:space="preserve">hal-00083652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation, doming and slab retreat in the Betic Cordillera (SE Spain): in situ 40Ar/39Ar ages and P­T­d­t paths for the Nevado-Filabride complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of Paleozoic Fe-Mg carpholite (Motalafjella, Svalbard Caledonides) : a milestone for subduction zone gradiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elvevold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lepvrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, 10, pp.751-755</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00083652v1</w:t>
+                <w:t xml:space="preserve">hal-00023438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-temperature-time deformation history of the exhumation of ultra-high pressure rocks in the Western Gneiss Region, Norway, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14897,64 +14897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15122,64 +15122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-nappe brittle extension in the inner Western Alps (Schistes lustrés) following late ductile exhumation : a record of synextension block rotation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15, pp.306-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15236,90 +15236,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15478,51 +15478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of collisional processes in the Western and Central European Alps: Insights from a synthesis of geological data and new geophysical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15606,1301 +15606,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): implications for mass transfer and decarbonation in cold subduction zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
+                <w:t xml:space="preserve">Earthquake ruptures tied to long-lived plate interface deformation </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588075v1</w:t>
+                <w:t xml:space="preserve">hal-03944477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de contraintes et de déformations dans une plaque supérieure : Le cas de L'Iran.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588170v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake ruptures tied to long-lived plate interface deformation </w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slabitization: mechanisms controlling subduction development and viscous coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03944477v1</w:t>
+                <w:t xml:space="preserve">hal-03588202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+                <w:t xml:space="preserve">Slow subduction initiation drives fast mantle upwelling and lithosphere formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmid Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979045v1</w:t>
+                <w:t xml:space="preserve">hal-03554475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slabitization: mechanisms controlling subduction development and viscous coupling</w:t>
+                <w:t xml:space="preserve">Oceanic subduction in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Handy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588202v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow subduction initiation drives fast mantle upwelling and lithosphere formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+                <w:t xml:space="preserve">Evolution of strain patterns in deforming upper plates in subduction zones: the case study of Cretaceous extension in the Iranian plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554475v1</w:t>
+                <w:t xml:space="preserve">hal-03199247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic subduction in the Alps</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Zagros Suture Amphibolites Record the Cretaceous Thermal Evolution of the Closing Tethyan Realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Holtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Muñoz-Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Cambeses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588112v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of strain patterns in deforming upper plates in subduction zones: the case study of Cretaceous extension in the Iranian plateau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Timescales of subduction initiation and evolution of thermal regimes: insights from the Oman metamorphic sole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199247v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zagros Suture Amphibolites Record the Cretaceous Thermal Evolution of the Closing Tethyan Realm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Holtmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le-Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979053v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of subduction initiation and evolution of thermal regimes: insights from the Oman metamorphic sole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+                <w:t xml:space="preserve">Régimes de contraintes et de déformations dans une plaque supérieure : Le cas de L'Iran.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588245v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): implications for mass transfer and decarbonation in cold subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03184310v1</w:t>
+                <w:t xml:space="preserve">hal-03588075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow subduction initiation forces fast ophiolite formation</w:t>
               </w:r>
@@ -16925,64 +16925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -17020,103 +17020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a comprehensive geodynamic evolution of Northern Sistan (E. Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
@@ -17139,394 +17139,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03979089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount subduction at seismogenic depths: Structural and metamorphic evidence from the Zagros Suture Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+                <w:t xml:space="preserve">Stress patterns along strike-slip faults in Sistan and Baluchestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979111v1</w:t>
+                <w:t xml:space="preserve">insu-03979211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress patterns along strike-slip faults in Sistan and Baluchestan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Seamount subduction at seismogenic depths: structural and metamorphic evidence from the Zagros Suture Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979211v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount subduction at seismogenic depths: structural and metamorphic evidence from the Zagros Suture Zone</w:t>
+                <w:t xml:space="preserve">Seamount subduction at seismogenic depths: Structural and metamorphic evidence from the Zagros Suture Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979202v1</w:t>
+                <w:t xml:space="preserve">insu-03979111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamount subduction at seismogenic depths: structural and metamorphic evidence from the Zagros Suture Zone</w:t>
               </w:r>
@@ -17538,116 +17538,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subduction Interface Processes Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979286v1</w:t>
+                <w:t xml:space="preserve">insu-03979223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamount subduction at seismogenic depths: structural and metamorphic evidence from the Zagros Suture Zone</w:t>
               </w:r>
@@ -17659,116 +17659,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Subduction Interface Processes Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979223v1</w:t>
+                <w:t xml:space="preserve">insu-03979286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and metamorphism of a subduction mélange (Sistan, Eastern Iran): a close-up on subduction channel processes</w:t>
               </w:r>
@@ -17780,77 +17780,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
@@ -17892,51 +17892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion/underplating, detachment and exhumation: short/long-term rheology of the subduction plate interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17998,402 +17998,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01309363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oman metamorphic sole formation reveals early subduction dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
+                <w:t xml:space="preserve">Dynamique d’écaillage et d’exhumation des unités océaniques subductées du Sistan (Iran oriental)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-15216</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01309369v1</w:t>
+                <w:t xml:space="preserve">insu-03979328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique des amphibolites à l’interface de subduction</w:t>
+                <w:t xml:space="preserve">Oman metamorphic sole formation reveals early subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ildefonse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.298</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-15216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388730v1</w:t>
+                <w:t xml:space="preserve">insu-01309369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’écaillage et d’exhumation des unités océaniques subductées du Sistan (Iran oriental)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+                <w:t xml:space="preserve">Comportement mécanique des amphibolites à l’interface de subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Jentzer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979328v1</w:t>
+                <w:t xml:space="preserve">insu-01388730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction in fancy: stripping young slabs as a result of similar crust-mantle rheologies</w:t>
               </w:r>
@@ -18418,51 +18418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18625,51 +18625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment, accretion/underplating and short- vs. long-term rheology of the subduction plate interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18746,90 +18746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamics since the Jurassic and mantle convection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RST, Oct 2014, Pau, France</w:t>
@@ -18858,103 +18858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological controls on the development of the convergent margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-6804</w:t>
@@ -18983,64 +18983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reappraisal of Peri-Arabic ophiolites and geodynamics: Why the Kermanshah ophiolite (SW Iran) is a Paleocene-Eocene magmatic arc at the foot of Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19102,256 +19102,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00975176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obduction at plate boundaries : thermo-mechanical modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petrological evolution of the metamorphic sole of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9724</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10051-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00822324v1</w:t>
+                <w:t xml:space="preserve">insu-00822323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological evolution of the metamorphic sole of Oman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obduction at plate boundaries : thermo-mechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10051-1</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00822323v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00822324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the Crust: Intermediate-depth Subduction Earthquakes Recorded by Eclogite Breccias</w:t>
               </w:r>
@@ -19376,51 +19376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-4813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19445,90 +19445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluid release on intermediate depth subduction processes: Insights from fully-coupled numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19560,769 +19560,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00808346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fluid Circulation on Intermediate Depth Subduction Dynamics: From Field Observations to Numerical Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Eclogitization of large volumes of oceanic crust during subduction and implications on subduction zone dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.V53F-01</w:t>
+              <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673838v1</w:t>
+                <w:t xml:space="preserve">insu-00673822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclogitization of large volumes of oceanic crust during subduction and implications on subduction zone dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">Exhumation mechanisms in convergent zones: Insight from thermomechanical models (application to Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.9</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00673822v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00673819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation mechanisms in convergent zones: Insight from thermomechanical models (application to Western Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
+                <w:t xml:space="preserve">Eclogitized Oceanic Crust During Subduction: Implications for Subduction Zone Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.78</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.U51D-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673819v1</w:t>
+                <w:t xml:space="preserve">insu-00673831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclogitized Oceanic Crust During Subduction: Implications for Subduction Zone Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">The Fate of Eclogitized Oceanic Crust During Subduction: Implications for Subduction Zone Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.U51D-06</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.U51D-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673831v1</w:t>
+                <w:t xml:space="preserve">insu-00843713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fate of Eclogitized Oceanic Crust During Subduction: Implications for Subduction Zone Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Angiboust</w:t>
+                <w:t xml:space="preserve">Effect of fluid release on intermediate depth subduction processes: Insights from fully-coupled numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.U51D-06</w:t>
+              <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00843713v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00673826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fluid release on intermediate depth subduction processes: Insights from fully-coupled numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Effect of Fluid Circulation on Intermediate Depth Subduction Dynamics: From Field Observations to Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.10</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.V53F-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673826v1</w:t>
+                <w:t xml:space="preserve">insu-00673838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial water budget: the key to detaching large volumes of eclogitized oceanic crust in subduction zones?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20373,51 +20373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation mechanisms in convergence zones: Insight from thermomechanical models (The case of the Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20481,51 +20481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20677,64 +20677,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental breakup and slab pull driving force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20911,103 +20911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calc-alkaline and adakitic magmatism in the Sistan Suture Zone (Eastern Iran): evidence for eastward dipping subduction during the Late Cretaceous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hossein Zarrinkoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -21030,256 +21030,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the onset of collision in Iran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Natural Subduction Zone Interface Rheology: Insights from &amp;quot;Digital&amp;quot; Griggs Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Io Ioannidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhad Sobouti</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940522v1</w:t>
+                <w:t xml:space="preserve">hal-04940632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Subduction Zone Interface Rheology: Insights from &amp;quot;Digital&amp;quot; Griggs Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of the onset of collision in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Dousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Sobouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940632v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic sole formation and early plate interface rheology: Insights from Griggs apparatus experiments</w:t>
               </w:r>
@@ -21403,51 +21403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the required conditions to trigger the obduction/subduction initiation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21498,90 +21498,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical models of obduction applied to the Oman ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21662,51 +21662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21774,51 +21774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Duretz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, pp.EGU2015-5874, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21843,51 +21843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basal part of the Oman ophiolitic mantle: a fossil Mantle Wedge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22190,51 +22190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lallemand ; Funiciello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subduction Zone Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.175-205, 2009, Frontiers in Earth Sciences, </w:t>
@@ -22324,51 +22324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lallemand L., Funiciello F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subduction Zone Geodnamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.175-205, 2009, </w:t>
@@ -23006,51 +23006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02104-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weidle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scharf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02042-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Marschall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12634" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04244423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prigent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04334700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mendes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51480.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Holtmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mu&#241;oz&#8208;Montecinos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Cambeses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-779-2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229267" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoover" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Penniston-Dorland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Dragovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49737.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac223" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Gharibnejad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kananian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Omrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02255-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jentzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03402292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103517" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106168" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Io Ioannidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116913" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nielsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Smit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020187" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Handy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.17.1.9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst R. Marschall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gerdes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.105996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103259" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Whitechurch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02886116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105629" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Menneken" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105273" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.10.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115908" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02149.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabe S. Epstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray E. Bebout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105229" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gilio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scambelluri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Agostini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105308" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Federico" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1592030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirkland S. Broadwell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Caddick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1733-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime D. Barnes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Penniston-Dorland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace M. Beaudoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Jewison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pettke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Federico" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008549" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978986v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omrani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45564.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02134.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102894" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015492" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886893v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Bebout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Scholl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Stern" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Wallace" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG354A.1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.04.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02307355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plunder" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy090" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484407v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016tc004275" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilei Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.01.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12267" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287985v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rolland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Sigoyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.03.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0118" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral I. Okay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12225" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3V0JNLP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406783v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193JL2ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pourteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.01.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9VM7H15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.06.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005223" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Cook-Kollars" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Collins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.07.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407652v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zuo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funiciello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -L. Chung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN4LH03Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471586v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.028" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B5G5B6N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471565v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Moriguti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.01.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. de Hoog" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0FX354Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00858309v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Humbert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montigny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.07.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471583v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464474v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471573v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0885-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMPR2PDN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761168v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.012" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PTB328N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666096v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2011.00969.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMK04Z3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723238v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32925.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641587v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-4-1165-2012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616582v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100046X" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545043v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.11.011" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624611v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.09.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569476v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.09.007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67PXLRM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569485v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Searle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ian Alsop" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002669" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKMS1M50-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425652v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvevold" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lepvrier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379806v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.11.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKJBWBL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420898v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002428" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401168v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00849.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401406v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00870.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KVNDGQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435636v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Whitechurch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prouteau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.04.012" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB9CSD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581751v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354748v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2008.09.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7WMJC2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348054v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Negro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.6.525" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407960v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDQJPGVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143857v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goff&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saddiqi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-112" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144464v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Andrade" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2007.00722.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZBBVWJR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139644v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Brien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2006.00660.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W18DPNTP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068597v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moni&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinaro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004103" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018835v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02784.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139640v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Booth-Rea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Martinez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023438v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022396v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-005-0481-4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KG25WMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083652v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2005.00581.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBSMP07D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023436v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Andersen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022412v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001509" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022391v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueydan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000611" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022384v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111387v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Leroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolivet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021617v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723457v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087381v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9587" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588075v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588170v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944477v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13274" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588202v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199247v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11949" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mu&#241;oz-Montecinos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588245v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979089v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979111v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979211v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979202v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979286v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979223v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979296v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309363v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309369v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388730v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979328v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388734v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979320v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B. Ruh" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291374v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822341v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975176v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Humbert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Montigny" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822324v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822323v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beno&#238;t" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843704v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angiboust" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808346v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673838v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673822v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Langdon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waters" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673819v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673831v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843713v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langdon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Waters" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673826v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189935v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374113v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280948v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117797v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6881" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215256v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Herviou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11990" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255689v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Zarrinkoub" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940522v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dousti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Sobouti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940632v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309394v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309390v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137654v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113701v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597516v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10510507.1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411149v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Hattori" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87974-9_10" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542423v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwarz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168537v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023445v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lemoine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023444v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803235v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02104-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weidle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scharf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02042-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Marschall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12634" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04244423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prigent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04334700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mendes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51480.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-779-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229267" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoover" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Penniston-Dorland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Dragovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49737.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105242" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac223" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Gharibnejad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kananian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Omrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02255-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jentzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Holtmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mu&#241;oz&#8208;Montecinos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Cambeses" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106731" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03402292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103517" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Io Ioannidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Handy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.17.1.9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nielsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Smit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594405v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst R. Marschall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gerdes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.105996" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02886116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105629" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Menneken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Tan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105273" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Whitechurch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.10.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gilio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scambelluri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Agostini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105308" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02149.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabe S. Epstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray E. Bebout" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105229" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103259" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104488" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104588" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Federico" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1592030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirkland S. Broadwell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Caddick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1733-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187161v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Jewison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642006v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pettke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Federico" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008549" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omrani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45564.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime D. Barnes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Penniston-Dorland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace M. Beaudoin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02134.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102894" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015492" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Bebout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Scholl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Stern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Wallace" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG354A.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124453v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.04.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02307355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plunder" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy090" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484407v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016tc004275" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilei Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.01.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12267" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0118" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral I. Okay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12225" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3V0JNLP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120232v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.02.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287985v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rolland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Sigoyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.03.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406783v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193JL2ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406766v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pourteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.01.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9VM7H15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406709v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collins" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.06.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Cook-Kollars" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Collins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.07.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407652v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zuo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funiciello" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115691v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -L. Chung" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN4LH03Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399089v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005223" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471565v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Moriguti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.01.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464474v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. de Hoog" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0FX354Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00858309v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Humbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montigny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.07.017" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471583v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471573v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0885-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMPR2PDN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471586v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.028" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B5G5B6N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761168v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.012" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PTB328N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723238v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32925.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666096v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2011.00969.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMK04Z3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641587v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-4-1165-2012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616582v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100046X" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624611v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.09.004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545043v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.11.011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Searle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ian Alsop" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002669" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKMS1M50-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569476v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.09.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67PXLRM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420898v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002428" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401168v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00849.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401406v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00870.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KVNDGQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435636v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Whitechurch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prouteau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.04.012" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB9CSD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425652v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elvevold" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lepvrier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.11.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKJBWBL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581751v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354748v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2008.09.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7WMJC2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348054v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Negro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.6.525" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407960v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.002" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDQJPGVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143857v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goff&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saddiqi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-112" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144464v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Andrade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2007.00722.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZBBVWJR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139644v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Brien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2006.00660.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W18DPNTP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068597v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moni&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gerber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinaro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004103" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018835v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02784.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139640v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Booth-Rea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Martinez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022396v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-005-0481-4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KG25WMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083652v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2005.00581.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBSMP07D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023438v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023436v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Andersen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022412v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001509" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022391v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueydan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000611" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022384v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111387v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Leroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolivet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021617v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723457v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087381v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9587" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944477v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13274" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588202v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588112v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199247v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11949" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979053v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mu&#241;oz-Montecinos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588245v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588170v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588075v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979089v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979211v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979202v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979111v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979223v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979286v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979296v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309363v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979328v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309369v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388730v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388734v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979320v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B. Ruh" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291374v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822341v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975176v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Humbert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Montigny" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822323v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beno&#238;t" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822324v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843704v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angiboust" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808346v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673822v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Langdon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waters" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673819v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673831v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843713v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langdon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Waters" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673826v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673838v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189935v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374113v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280948v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117797v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6881" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215256v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Herviou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11990" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255689v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Zarrinkoub" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940632v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940522v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dousti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Sobouti" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309394v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309390v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137654v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113701v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597516v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10510507.1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411149v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Hattori" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87974-9_10" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542423v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwarz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168537v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023445v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lemoine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023444v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803235v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>