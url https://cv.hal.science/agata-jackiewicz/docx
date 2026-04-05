--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -327,191 +327,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">#UnAgentVousManqueEtToutEstDépeuplé. Quand la matérialité des tweets informe sur la réception de l’information voyageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités du discours rapporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, pp.93-112, 2024, Matérialités du discours rapporté, 978-2-8061-3748-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ma rencontre avec un être de la nature. Petit recueil d'histoires vraies, par les étudiants en Master Sciences du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econarrative : des ateliers d’écriture pour transformer notre relation au vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Bord de l'Eau, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441663v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04442192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire la forêt d'aujourd'hui et de demain</w:t>
               </w:r>
@@ -637,173 +637,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Outiller l’analyse des controverses. Pourquoi s’intéresser aux discours numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciara R. Wigham; Gudrun Legeden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">24 heures dans la vie d’une controverse. Rapports texte-image dans des tweets polémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#info: Commenter et partager l'actualité sur Twitter et Facebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.269-293 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839468v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01839588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la charge évaluative au sein de la phrase : principes et étude sur un corpus informatif journalistique</w:t>
               </w:r>
@@ -1792,187 +1792,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reprises et détournements polémiques sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les mèmes langagiers : propagation, figement et déformation, 73 (2), pp.85-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.073.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01838962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les outils multimodaux de Twitter comme moyens d'expression des émotions et des prises de position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Vidak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839758v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01838962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprécier des attitudes et des manières d’agir</w:t>
               </w:r>
@@ -3150,247 +3150,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approcher la notion de commun(s) par l'exploration de corpus écologique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine NOOJ 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Silberztein, Jan 2025, Inalco, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots et constructions conceptuelles de la pensée écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ELLIADD, PÔLE « DISCOURS, DISPOSITIFS, SOCIÉTÉS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIADD, Université Marie &amp; Louis Pasteur, Jan 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la dynamique des communs au relationnel des écolieux. Approches en discours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LiRiC : "Langage, inclusion, remédiation, interculturalité et communication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, CNRS, INSERM, Jan 2025, Strasbourg (67000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895622v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04909276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexisme, contre-discours et « culture du lol ». Le cyberharcèlement de Manon Lanza</w:t>
               </w:r>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs environnementaux : mots, concepts et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNATIONAL : LE PROPRE ET LE COMMUN. 
 LES ENJEUX DE LA RELATION DANS LES SUDS ET LES ORIENTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UR RESO, Université Paul-Valéry, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3554,51 +3554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier et interpréter les tweets des voyageurs pour améliorer la communication de la SNCF. Retour critique sur la méthodologie et les outils d'analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser les réseaux socionumériques. Questionner les méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERASS; CREM; MICA; Communications et Sociétés, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3617,50 +3617,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un apprentissage transformatif des humanités écologiques à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Tavormina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Planet Festival, Atelier Environnement et durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Learning Planet Institute, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explorons la pédagogie « tête-corps-cœur » avec les sciences participatives sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tavormina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3669,467 +3777,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur (QPES),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir par la textométrie la notion de radicalisation dans des corpus institutionnels hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maïa Joubert</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Planet Festival, Atelier Environnement et durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Learning Planet Institute, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data (JADT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des humanités écologiques à l'Université Paul-Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Tavormina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Planet Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Learning Planet Institute, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEs eKiPes SnCF et rTE mEttENt toUt eN oEUvrE pOuR ReTAbLir LeLEcTrIciTÉ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque international et pluridisciplinaire Ci-Dit, Matérialités du Discours Rapporté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Luxembourg, Jun 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités écologiques pour une éducation transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4288,77 +4288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle perception de l’Information Voyageurs en situation perturbée ? Le ressenti des voyageurs à la lumière de la linguistique de corpus et de l’analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité, session De la collecte à l’analyse des données textuelles pour l’étude des mobilités quotidiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,57 +4856,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des « musulmans modérés » dans les discours médiatiques. Etude linguistique d’une expression controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations médiatiques de l’islam et des musulman.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Versailles Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques - étapes et frontières - de la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, Cultures et Médias en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migrants et réfugiés : dynamique de la nomination de l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alsadhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,346 +5223,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT’18 : Proceedings of the 14th International Conference on Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827818v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-01839407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
               </w:r>
@@ -5553,51 +5553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes sur les mots-dièse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Vidak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2033 - 2050, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5644,51 +5644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage pour tous en 140 caractères du Tweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Vidak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international le français parlé dans les médias, « Discours, médias, technologies : Que change le numérique ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5975,446 +5975,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jugements d'évaluation et constituants périphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 16ème conférence sur le traitement automatique des langues naturelles (TALN'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France, France. 10 p., actes électroniques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une analyse automatique des discours évaluatifs. Le cas des constituants détachés &amp;quot;en N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une analyse automatique des discours évaluatifs. Le cas des constituants détachés « en N &amp;lt;exp&amp;gt; ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Linguistic and Psycholinguistic approaches to Text Structuring (LPST09) – Ecole Normale Supérieure Ulm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jugements d'évaluation : des constituants détachés à d'autres formes régulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Widlöcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 6èmes Journées de la Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011823v1</w:t>
-              </w:r>
-[...296 lines deleted...]
-                <w:t xml:space="preserve">hal-01016533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web sémantique et linguistique du discours. OntoDiscours : un tournant énonciatif</w:t>
               </w:r>
@@ -7440,50 +7440,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BENEPHIDIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Sock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7535,182 +7660,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377077v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04167755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diachronic Digital Edition of the Petit Larousse illustré</w:t>
               </w:r>
@@ -7942,178 +7942,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉFORESTATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FORÊT- JARDIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.135-139</w:t>
+              <w:t xml:space="preserve">, 2024, pp.201-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776292v1</w:t>
+                <w:t xml:space="preserve">hal-04776281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORÊT- JARDIN</w:t>
+                <w:t xml:space="preserve">BIAŁOWIEŻA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.201-205</w:t>
+              <w:t xml:space="preserve">, 2024, pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776281v1</w:t>
+                <w:t xml:space="preserve">hal-04776276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRICHE</w:t>
               </w:r>
@@ -8162,165 +8149,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIAŁOWIEŻA</w:t>
+                <w:t xml:space="preserve">MÉGA-FEUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.57-61</w:t>
+              <w:t xml:space="preserve">, 2024, pp.250-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776276v1</w:t>
+                <w:t xml:space="preserve">hal-04776286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉGA-FEUX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DÉFORESTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.250-255</w:t>
+              <w:t xml:space="preserve">, 2024, pp.135-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776286v1</w:t>
+                <w:t xml:space="preserve">hal-04776292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8832,51 +8832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441663v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.denda.2011.01.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Na&#239;t-Baha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vidak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.073.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.11-40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.148.0095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nougaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wafdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Ding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/2014080119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100130" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quintin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackiewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776276v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01839499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.denda.2011.01.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Na&#239;t-Baha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.073.0085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vidak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.11-40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.148.0095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nougaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wafdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Ding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/2014080119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100130" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quintin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackiewicz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01839499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>