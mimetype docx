--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -3452,50 +3452,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étudier et interpréter les tweets des voyageurs pour améliorer la communication de la SNCF. Retour critique sur la méthodologie et les outils d'analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyser les réseaux socionumériques. Questionner les méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS; CREM; MICA; Communications et Sociétés, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les communs environnementaux : mots, concepts et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3505,139 +3587,57 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNATIONAL : LE PROPRE ET LE COMMUN. 
 LES ENJEUX DE LA RELATION DANS LES SUDS ET LES ORIENTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UR RESO, Université Paul-Valéry, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745993v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04527445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un apprentissage transformatif des humanités écologiques à l'université</w:t>
               </w:r>
@@ -4856,50 +4856,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des « musulmans modérés » dans les discours médiatiques. Etude linguistique d’une expression controversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4908,182 +5033,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations médiatiques de l’islam et des musulman.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Versailles Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839791v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01839407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques - étapes et frontières - de la radicalisation</w:t>
               </w:r>
@@ -5975,260 +5975,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une analyse automatique des discours évaluatifs. Le cas des constituants détachés &amp;quot;en N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jugements d'évaluation et constituants périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 16ème conférence sur le traitement automatique des langues naturelles (TALN'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Senlis, France, France. 10 p., actes électroniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une analyse automatique des discours évaluatifs. Le cas des constituants détachés « en N &amp;lt;exp&amp;gt; ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,51 +6292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugements d'évaluation : des constituants détachés à d'autres formes régulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,165 +7942,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORÊT- JARDIN</w:t>
+                <w:t xml:space="preserve">BIAŁOWIEŻA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.201-205</w:t>
+              <w:t xml:space="preserve">, 2024, pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776281v1</w:t>
+                <w:t xml:space="preserve">hal-04776276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIAŁOWIEŻA</w:t>
+                <w:t xml:space="preserve">FORÊT- JARDIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.57-61</w:t>
+              <w:t xml:space="preserve">, 2024, pp.201-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776276v1</w:t>
+                <w:t xml:space="preserve">hal-04776281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRICHE</w:t>
               </w:r>
@@ -8832,51 +8832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.denda.2011.01.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Na&#239;t-Baha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.073.0085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vidak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.11-40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.148.0095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nougaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wafdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Ding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/2014080119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100130" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quintin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackiewicz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01839499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.denda.2011.01.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Na&#239;t-Baha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.073.0085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vidak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.11-40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.148.0095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nougaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wafdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Ding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/2014080119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100130" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quintin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackiewicz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01839499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>