--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -637,173 +637,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">24 heures dans la vie d’une controverse. Rapports texte-image dans des tweets polémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">#info: Commenter et partager l'actualité sur Twitter et Facebook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.269-293 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outiller l’analyse des controverses. Pourquoi s’intéresser aux discours numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ciara R. Wigham; Gudrun Legeden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839588v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01839468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la charge évaluative au sein de la phrase : principes et étude sur un corpus informatif journalistique</w:t>
               </w:r>
@@ -1144,1995 +1144,2004 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/rnef.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots des écolieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (127), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19951-9.p.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19951-9.p.0125⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05541873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir les « sauvages » de son campus avec « tête-corps-cœur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tavormina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Eduquer aux transitions : la place des arts ?, n°32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle sémantique topologique pour l’étude des processus sociaux. Les dynamiques – étapes et frontières – de la radicalisation dans les discours politiques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d’un modèle linguistique pour l’étude des nominations émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kalbotyra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 74, pp.104-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Kalbotyra.2021.74.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15388/Kalbotyra.2021.74.6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04442108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sens de « numérique » : émergence d’emplois et dynamique du changement sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.8153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens et Emplois de l’Expression « Musulmans Modérés » dans les Discours Médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Library of Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/olh.431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16995/olh.431⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02279568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils notionnels pour l’analyse des controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils multimodaux de Twitter comme moyens d'expression des émotions et des prises de position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Vidak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprises et détournements polémiques sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les mèmes langagiers : propagation, figement et déformation, 73 (2), pp.85-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.073.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01838962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprécier des attitudes et des manières d’agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Etudes sur l’évaluation axiologique, 184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.184.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques expériences de TAL sur le discours radiophonique : le cas de la revue de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66</w:t>
+              <w:t xml:space="preserve">, 2013, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apprécier des attitudes et des manières d’agir</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Hunston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Opinions, sentiments et jugements d’évaluation, 51 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures avec constituants détachés et jugements d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le texte, objet d’analyse et vecteur de connaissances, 13 (3), pp.13 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.13.3.11-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation à la périphérie du prédicat : constructions, lexiques et relations sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, The 28th Conference on Lexis and Grammar, 4-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations intersubjectives dans les discours rapportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Discours et document : traitements automatiques, 47 (2), pp.65-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduction et prise en charge de la causalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La cause : approche pluridisciplinaire, 54, pp.35-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission dialogique des paroles d’autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Les adverbiaux cadratifs et l’organisation des textes, 27 (3), pp.265-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries linéaires dans le discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Etudes sur l’évaluation axiologique, 184, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.184.0055⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 148 (148), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.148.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RÉGAL, un système pour la visualisation sélective de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (4), pp.481-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.18.481-514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La causalité dans la langue : une question de point(s) de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Raisonnement causal, 1 (38), pp.43 - 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résumé automatique par filtrage sémantique d'informations dans des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Crispino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ben Hazez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Opinions, sentiments et jugements d’évaluation, 51 (3)</w:t>
+              <w:t xml:space="preserve">, 2001, 20 (3), pp.369-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...682 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-[...87 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00097791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causalité et prise en charge énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Studies = Etudes cognitives (Warsaw. Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.249-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression lexicale de la relation d’ingrédience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 7, pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3142,271 +3151,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dynamique des communs au relationnel des écolieux. Approches en discours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LiRiC : "Langage, inclusion, remédiation, interculturalité et communication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, CNRS, INSERM, Jan 2025, Strasbourg (67000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcher la notion de commun(s) par l'exploration de corpus écologique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine NOOJ 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Silberztein, Jan 2025, Inalco, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots et constructions conceptuelles de la pensée écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ELLIADD, PÔLE « DISCOURS, DISPOSITIFS, SOCIÉTÉS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLIADD, Université Marie &amp; Louis Pasteur, Jan 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexisme, contre-discours et « culture du lol ». Le cyberharcèlement de Manon Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3422,73 +3431,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles places pour l'échange démocratique dans les espaces médiatiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROMPOL - Département des études romanes et classiques de l'université de Stockholm; ISSMDA - International Seminar on Social Media Discourse Analysis, Jun 2024, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier et interpréter les tweets des voyageurs pour améliorer la communication de la SNCF. Retour critique sur la méthodologie et les outils d'analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3504,821 +3513,821 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser les réseaux socionumériques. Questionner les méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERASS; CREM; MICA; Communications et Sociétés, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs environnementaux : mots, concepts et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNATIONAL : LE PROPRE ET LE COMMUN. 
 LES ENJEUX DE LA RELATION DANS LES SUDS ET LES ORIENTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UR RESO, Université Paul-Valéry, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un apprentissage transformatif des humanités écologiques à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tavormina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Planet Festival, Atelier Environnement et durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Learning Planet Institute, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorons la pédagogie « tête-corps-cœur » avec les sciences participatives sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tavormina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur (QPES),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEs eKiPes SnCF et rTE mEttENt toUt eN oEUvrE pOuR ReTAbLir LeLEcTrIciTÉ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e colloque international et pluridisciplinaire Ci-Dit, Matérialités du Discours Rapporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Jun 2022, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir par la textométrie la notion de radicalisation dans des corpus institutionnels hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data (JADT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des humanités écologiques à l'Université Paul-Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tavormina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Planet Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Learning Planet Institute, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités écologiques pour une éducation transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Éveiller le cœur, cultiver l’esprit : Care, Éducation, Écologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d’engagement et de militantisme écologique en région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Wafdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées de la Société d’Ecologie Humaine "Humanités environnementales, Sciences, arts et citoyennetés face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHSud Montpellier, Oct 2021, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle perception de l’Information Voyageurs en situation perturbée ? Le ressenti des voyageurs à la lumière de la linguistique de corpus et de l’analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4347,2090 +4356,2090 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité, session De la collecte à l’analyse des données textuelles pour l’étude des mobilités quotidiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalités émergentes, possibles, désirables : comment les nommons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumeng Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SEH Humanités environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions des représentations de la forêt - enregistrées par l’apparition de nouveaux lexiques - dans les discours de l’écologie et de la permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d’un modèle linguistique pour l’étude des nominations émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mot dans la langue et dans le discours 3 : la construction du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vilnius, Lituanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie de la nomination et de la référence dédiée à l'annotation des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13rd Terminology &amp; Ontology: Theories and applications (TOTh) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants et réfugiés : dynamique de la nomination de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsadhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT’18 : Proceedings of the 14th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des « musulmans modérés » dans les discours médiatiques. Etude linguistique d’une expression controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations médiatiques de l’islam et des musulman.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Versailles Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques - étapes et frontières - de la radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, Cultures et Médias en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TALAD pour faire dialoguer l’analyse du discours et le traitement automatique des langues : réflexions et propositions pour l’annotation de corpus et la constitution d’ontologies dans le domaine de la nomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque annuel du réseau R2DIP (Réseau de Recherches des Discours Institutionnels et Politiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Neuville sur Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialité linguistique des controverses sociétales. Rapports intersubjectifs et interdiscursifs dans des tweets polémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01839596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes sur les mots-dièse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Vidak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2033 - 2050, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/2014080119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/2014080119⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01839605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage pour tous en 140 caractères du Tweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Vidak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international le français parlé dans les médias, « Discours, médias, technologies : Que change le numérique ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme de tête et homme de coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1793-1807, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100130⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01839593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser le dialogisme pour le traitement automatique des langues et l'analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Dialogisme : langue, discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’énoncés politiques à fort impact et éléments pour leur détection automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Quintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogisme : langue, discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugements d'évaluation : des constituants détachés à d'autres formes régulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839874v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Widlöcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 6èmes Journées de la Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugements d'évaluation et constituants périphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 16ème conférence sur le traitement automatique des langues naturelles (TALN'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France, France. 10 p., actes électroniques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse automatique des discours évaluatifs. Le cas des constituants détachés &amp;quot;en N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse automatique des discours évaluatifs. Le cas des constituants détachés « en N &amp;lt;exp&amp;gt; ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Linguistic and Psycholinguistic approaches to Text Structuring (LPST09) – Ecole Normale Supérieure Ulm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web sémantique et linguistique du discours. OntoDiscours : un tournant énonciatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6446,204 +6455,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence TIA’07, Journée Ontologies et textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séries linéaires dans le discours : marques, opérations et structures sous-jacentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00001228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage et délimitation des cadres organisationnels pour la segmentation automatique des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFT'02 : Colloque International sur la Fouille de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation de requêtes et extraction de phrases pertinentes pour la collecte d’informations sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Naït-Baha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6672,51 +6681,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIFRA'98 (Rencontre Internationale sur l'Extraction le Filtrage et le Resume Automatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Sfax, Tunisie. pp.177 - 190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01848550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6726,634 +6735,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d'engagement et de militantisme écologique en région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Wafdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024-1, NUMEREV, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations causales de la radicalisation. Analyse sémantico-discursive des discours institutionnels français (2013-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 138, pp.01008, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213801008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213801008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04069005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour l’étude des nominations émergentes. Notion de repérage pour saisir les modalités d’ajustement sémantique et discursif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, pp.12004, 2020, SHS Web of Conferences, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207812004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207812004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02942223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque Jeunes Chercheurs 2019 PRAXILING Représentations et transmission des connaissances à la lumière de l'innovation numérique Actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Biales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Bernard Toubol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Tourron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheurs 2019 PRAXILING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier (FRANCE), France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification et implantation informatique d'un langage de description des structures discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Crispino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.131-136, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification des structures discursives engendrées par les cadres organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.95-107, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7363,568 +7372,568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités écologiques : une introduction pluridisciplinaire et transversale à la culture écologique en licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecocampus #5 : "Vers des organisations soutenables au service de territoires en transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENEPHIDIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgique. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Diachronic Digital Edition of the Petit Larousse illustré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies pour l’annotation d’actes évaluatifs et de leurs cibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21es Journées francophones d'Ingénierie des Connaissances - IC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7934,556 +7943,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉFORESTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.57-61</w:t>
+              <w:t xml:space="preserve">, 2024, pp.135-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORÊT- JARDIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.201-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRICHE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.211-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">MÉGA-FEUX</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIAŁOWIEŻA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.250-255</w:t>
+              <w:t xml:space="preserve">, 2024, pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉGA-FEUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Frédéric Calas, Christiane Connan-Pintado, Agata Jackiewicz et Catherine Tauveron (dir.), Abécédaire de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.135-139</w:t>
+              <w:t xml:space="preserve">, 2024, pp.250-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776292v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus Reporterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://hdl.handle.net/11403/corpus-reporterre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier d'écolinguistique. Les mots et les discours de la pensée écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8493,91 +8502,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subjectivité dans le discours. Entre linguistique et traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris-Sorbonne, école doctorale 5 « Concepts et langages », 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01839499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8587,105 +8596,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux humanités écologiques. &amp;quot;Rencontre avec un être de la nature&amp;quot;, recueil de récits d'étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction aux humanités écologiques, Montpellier, France. 2022, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8832,51 +8841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.denda.2011.01.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Na&#239;t-Baha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.073.0085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vidak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.11-40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.148.0095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nougaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wafdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Ding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/2014080119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100130" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quintin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackiewicz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01839499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.denda.2011.01.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Na&#239;t-Baha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vidak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.073.0085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.11-40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.148.0095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nougaret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wafdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Ding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/2014080119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100130" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quintin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackiewicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lambert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01839499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>