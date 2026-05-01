--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -351,252 +351,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une moisson de nouvelles structures de mTORC1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A two-site flexible clamp mechanism for RET-GDNF-GFRα1 assembly reveals both conformational adaptation and strict geometric spacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Purkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Knowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Nans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021033⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.694-708.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2020.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211683v1</w:t>
+                <w:t xml:space="preserve">hal-03853254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-site flexible clamp mechanism for RET-GDNF-GFRα1 assembly reveals both conformational adaptation and strict geometric spacing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une moisson de nouvelles structures de mTORC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Nawrotek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (7), pp.694-708.e7. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (4), pp.372-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2020.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853254v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein–membrane interactions in small GTPase signalling and pharmacology: perspectives from Arf GTPases studies</w:t>
               </w:r>
@@ -680,459 +680,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Organization and Dynamics of Homodimeric Cytohesin Family Arf GTPase Exchange Factors in Solution and on Membranes</w:t>
+                <w:t xml:space="preserve">PH-domain-binding inhibitors of nucleotide exchange factor BRAG2 disrupt Arf GTPase signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanchaita Das</w:t>
+                <w:t xml:space="preserve">Agata G Nawrotek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew W Malaby</w:t>
+                <w:t xml:space="preserve">Sarah Benabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata G Nawrotek</w:t>
+                <w:t xml:space="preserve">Supaporn Niyomchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhua Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahel Zeghouf</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Kryszke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2019.09.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.358-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-019-0228-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363241v1</w:t>
+                <w:t xml:space="preserve">hal-02371687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PH-domain-binding inhibitors of nucleotide exchange factor BRAG2 disrupt Arf GTPase signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publisher Correction: PH-domain-binding inhibitors of nucleotide exchange factor BRAG2 disrupt Arf GTPase signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata G Nawrotek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benabdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata G Nawrotek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Supaporn Niyomchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Kryszke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.358-366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41589-019-0228-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.549-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-019-0255-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371687v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: PH-domain-binding inhibitors of nucleotide exchange factor BRAG2 disrupt Arf GTPase signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Structural Organization and Dynamics of Homodimeric Cytohesin Family Arf GTPase Exchange Factors in Solution and on Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanchaita Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W Malaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata G Nawrotek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahel Zeghouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (5), pp.549-549. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.1 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-019-0255-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2019.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145628v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and Structural Insights into Microtubule Perturbation by CopN from Chlamydia pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata G Nawrotek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz G Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,51 +1507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Nawrotek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahel Zeghouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14585" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Kiyeleko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hocine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#233;le Mautino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Kuenemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2022.128950" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Purkiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Knowles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briggs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.12.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20200482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchaita Das" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Malaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata G Nawrotek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.09.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Niyomchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Kryszke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0228-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0255-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01448078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz G Guimar&#227;es" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G Velours" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G Knossow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.568436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Knossow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DJ136VX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Nawrotek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahel Zeghouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14585" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Kiyeleko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hocine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#233;le Mautino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Kuenemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2022.128950" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Purkiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Knowles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briggs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.12.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20200482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata G Nawrotek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Niyomchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Kryszke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0228-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0255-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchaita Das" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Malaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.09.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01448078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz G Guimar&#227;es" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G Velours" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G Knossow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.568436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Knossow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DJ136VX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>