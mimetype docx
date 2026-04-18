--- v0 (2026-03-06)
+++ v1 (2026-04-18)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We thought the eyes of coreference were shut to multiword expressions and they mostly are</w:t>
+                <w:t xml:space="preserve">NLP-based Study of Universals of Linguistic Idiosyncrasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.147-187</w:t>
+              <w:t xml:space="preserve">Dagstuhl Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322795v1</w:t>
+                <w:t xml:space="preserve">hal-04323075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP-based Study of Universals of Linguistic Idiosyncrasy</w:t>
+                <w:t xml:space="preserve">PARSEME Meets Universal Dependencies: Getting on the Same Page in Representing Multiword Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Stymne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Northern European Journal of Language Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/nejlt.2000-1533.2023.4453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323075v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARSEME Meets Universal Dependencies: Getting on the Same Page in Representing Multiword Expressions</w:t>
+                <w:t xml:space="preserve">We thought the eyes of coreference were shut to multiword expressions and they mostly are</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
+                <w:t xml:space="preserve">Jianying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Schneider</w:t>
+                <w:t xml:space="preserve">Anaëlle Pierredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Northern European Journal of Language Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Language Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.147-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322814v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universals of Linguistic Idiosyncrasy in Multilingual Computational Linguistics (Dagstuhl Seminar 23191)</w:t>
               </w:r>
@@ -616,51 +616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Nivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Stymne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dagstuhl Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.22-70. </w:t>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Lichte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uxoa Iñurrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2466,2458 +2466,2488 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELEXINI - a large and diverse automatically parsed corpus of French</w:t>
+                <w:t xml:space="preserve">Edition 2.0 of the PARSEME shared task on multilingual identification and paraphrasing of multiword expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scholivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Estève</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bilinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Using Comparable Corpora (BUCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 22nd Workshop on Multiword Expressions (MWE 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rabat, Morocco. pp.254-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2026.mwe-1.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978746v1</w:t>
+                <w:t xml:space="preserve">hal-05588684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Spaces for Quantifying Disparity of Multiword Expressions in Annotated Text</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">SELEXINI - a large and diverse automatically parsed corpus of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Scholivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Using Comparable Corpora (BUCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.acl-srw.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660179v1</w:t>
+                <w:t xml:space="preserve">hal-04978746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UniDive: A COST Action on Universality, Diversity and Idiosyncrasy in Language Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela Barreiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olesea Caftanatov</w:t>
+                <w:t xml:space="preserve">Iskandar Keskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Meeting of the Special Interest Group on Under-resourced Languages @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.372-382</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.88-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667545v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UniDive: A COST Action on Universality, Diversity and Idiosyncrasy in Language Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+                <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskandar Keskes</w:t>
+                <w:t xml:space="preserve">Anabela Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesea Caftanatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.88-97</w:t>
+              <w:t xml:space="preserve">3rd Annual Meeting of the Special Interest Group on Under-resourced Languages @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.372-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667546v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-type French Multiword Expression Identification with Pre-trained Masked Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bui Van-Tuan</w:t>
+                <w:t xml:space="preserve">Vector Spaces for Quantifying Disparity of Multiword Expressions in Annotated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">62nd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.110-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.acl-srw.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667119v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MWE lexicon formalism optimised for observational adequacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+                <w:t xml:space="preserve">Cross-type French Multiword Expression Identification with Pre-trained Masked Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bui Van-Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Workshop on Multiword Expressions (MWE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.4198-4204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.mwe-1.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04323149v1</w:t>
+                <w:t xml:space="preserve">hal-04667119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARSEME corpus release 1.3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MWE lexicon formalism optimised for observational adequacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Workshop on Multiword Expressions (MWE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.24-35, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.mwe-1.6⟩</w:t>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.121-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.mwe-1.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323219v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KEEPHA at n2c2 2022: Track 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Raithel</w:t>
+                <w:t xml:space="preserve">PARSEME corpus release 1.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faith W. Mutinda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tomohiro Nishiyama</w:t>
+                <w:t xml:space="preserve">Voula Giouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 n2c2 Shared Task and Workshop at AMIA Fall Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Workshop on Multiword Expressions (MWE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.24-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.mwe-1.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297589v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Extraction from Clinical Cases for a Knowledge Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Silvanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Silvanovich</w:t>
+                <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS (Short Papers) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.353-365, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en arabe : validation d’une procédure d’annotation multilingue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Antoine</w:t>
+                <w:t xml:space="preserve">KEEPHA at n2c2 2022: Track 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Raithel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faith W. Mutinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel H. B. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.280-286</w:t>
+              <w:t xml:space="preserve">2022 n2c2 Shared Task and Workshop at AMIA Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701523v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the PARSEME Turkish Corpus of Verbal Multiword Expressions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotating Verbal Multiword Expressions in Arabic: Assessing the Validity of a Multilingual Annotation Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskandar Keskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Multiword Expressions (MWE 2022) @LREC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1839-1848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925083v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Verbal Multiword Expressions in Arabic: Assessing the Validity of a Multilingual Annotation Procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the PARSEME Turkish Corpus of Verbal Multiword Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yagmur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1839-1848</w:t>
+              <w:t xml:space="preserve">18th Workshop on Multiword Expressions (MWE 2022) @LREC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712937v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Diversity of Multiword Expressions in Annotated Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yağmur Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Committee on Computational Linguistics (COLING)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Committee on Computational Linguistics, Oct 2022, Gyeongju, South Korea. pp.3285-3295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literal occurrences of multiword expressions: rare birds that cause a stir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en arabe : validation d’une procédure d’annotation multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Keskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts Europhras 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Louvain-la-Neuve, Belgium. pp.11-12</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.280-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344253v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seen2Unseen at PARSEME Shared Task 2020: All Roads do not Lead to Unseen Verb-Noun VMWEs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Literal occurrences of multiword expressions: rare birds that cause a stir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LZX 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Book of Abstracts Europhras 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Louvain-la-Neuve, Belgium. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014867v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polish corpus of verbal multiword expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verbal Multiword Expression Identification: Do We Need a Sledgehammer to Crack a Nut?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LEX 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Computational Linguistics (COLING-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014853v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal Multiword Expression Identification: Do We Need a Sledgehammer to Crack a Nut?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polish corpus of verbal multiword expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Computational Linguistics (COLING-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LEX 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013636v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition 1.2 of the PARSEME Shared Task on Semi-supervised Identification of Verbal Multiword Expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seen2Unseen at PARSEME Shared Task 2020: All Roads do not Lead to Unseen Verb-Noun VMWEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LEX 2020)</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LZX 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014927v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical encoding of multiword expressions in XMG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edition 1.2 of the PARSEME Shared Task on Semi-supervised Identification of Verbal Multiword Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Kallmeyer</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Montrouge, France. pp.60-63</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LEX 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047145v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOING@DEFT : cascade de CRF pour l'annotation d'entités cliniques imbriquées</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lexical encoding of multiword expressions in XMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Lichte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kallmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.66-78</w:t>
+              <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montrouge, France. pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784743v3</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Without lexicons, multiword expression identification will never fly: A position statement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOING@DEFT : cascade de CRF pour l'annotation d'entités cliniques imbriquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and WordNet (MWE-WN 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.66-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W19-5110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318241v1</w:t>
+                <w:t xml:space="preserve">hal-02784743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstrateur en-ligne du projet ANR PARSEME-FR sur les expressions polylexicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,3362 +4962,3332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Conférence sur le Traitement Automatique des Langues Naturelles (TALN-RECITAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.627-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Variability Measure for Multiword Expressions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Without lexicons, multiword expression identification will never fly: A position statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ricardo Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies (NAACL 2018) - Short papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and WordNet (MWE-WN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.79 - 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-5110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802238v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literal readings of multiword expressions: as scarce as hen's teeth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">If you've seen some, you've seen them all: Identifying variants of multiword expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvio Cordeiro</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Workshop on Treebanks and Linguistic Theories (TLT 16), Jan 2018, Prague, Czech Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Prague, Czech Republic. pp.64 - 72</w:t>
+              <w:t xml:space="preserve">COLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694995v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If you've seen some, you've seen them all: Identifying variants of multiword expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">VarIDE at PARSEME Shared Task 2018: Are Variants Really as Alike as Two Peas in a Pod?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING</w:t>
+              <w:t xml:space="preserve">COLING Workshop on Linguistic Annotation, Multiword Expressions and Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866345v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VarIDE at PARSEME Shared Task 2018: Are Variants Really as Alike as Two Peas in a Pod?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Literal readings of multiword expressions: as scarce as hen's teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING Workshop on Linguistic Annotation, Multiword Expressions and Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th International Workshop on Treebanks and Linguistic Theories (TLT 16), Jan 2018, Prague, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Prague, Czech Republic. pp.64 - 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866364v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition 1.1 of the PARSEME Shared Task on Automatic Identification of Verbal Multiword Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Joint Workshop on Linguistic Annotation, Multiword Expressions and Constructions (LAW-MWE-CxG-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States. pp.222 - 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Multiword Expression Identification for the Italian language: The PARSEME shared task edition 1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sangati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Italian Conference on Computational Linguistics (CLiC-it 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiword expression-aware A* TAG parsing revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+                <w:t xml:space="preserve">Towards a Variability Measure for Multiword Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Tree-Adjoining Grammar and Related Formalisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies (NAACL 2018) - Short papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575535v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PARSEME Shared Task on Automatic Identification of Verbal Multiword Expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiword expression-aware A* TAG parsing revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWE 2017 - Proceedings of the 13th Workshop on Multiword Expressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.31 - 47</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Tree-Adjoining Grammar and Related Formalisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504624v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting Multiword Expression Resources on a Polish Treebank</w:t>
+                <w:t xml:space="preserve">The PARSEME Shared Task on Automatic Identification of Verbal Multiword Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ricardo Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sangati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Balto-Slavic Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valence, Spain. pp.20 - 26</w:t>
+              <w:t xml:space="preserve">MWE 2017 - Proceedings of the 13th Workshop on Multiword Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.31 - 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504629v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+                <w:t xml:space="preserve">Projecting Multiword Expression Resources on a Polish Treebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th Workshop on Balto-Slavic Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valence, Spain. pp.20 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627261v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537880v1</w:t>
+                <w:t xml:space="preserve">hal-01627261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting multiword expressions in A* TAG parsing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">24e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378903v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Lexical Encoding of Multi-Word Expressions in Spanish Dialects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MWEs in Treebanks: From Survey to Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Rodríguez</w:t>
+                <w:t xml:space="preserve">Victoria Rosén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyri Smørdal Losnegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Bejček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
+              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505049v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MWEs in Treebanks: From Survey to Guidelines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduard Bejček</w:t>
+                <w:t xml:space="preserve">Separating the regular from the idiosyncratic: An object-oriented lexical encoding of MWEs using XMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Lichte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tenth International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">PARSEME 6th general meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Struga, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505051v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author name extraction in blog web pages: a machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dupin</w:t>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lavocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles, JADT'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MWEs in Treebanks: From Survey to Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyri Smørdal Smørdal Losnegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Bejček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
+              <w:t xml:space="preserve"> Tenth International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316352v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the regular from the idiosyncratic: An object-oriented lexical encoding of MWEs using XMG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Petitjean</w:t>
+                <w:t xml:space="preserve">Towards Lexical Encoding of Multi-Word Expressions in Spanish Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bogantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Arauco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARSEME 6th general meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Struga, Macedonia</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505053v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing practical TAG parsing efficiency by capturing redundancy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Implementation and Application of Automata (CIAA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">LREC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309598v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing practical TAG parsing efficiency by capturing redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">21st International Conference on Implementation and Application of Automata (CIAA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01318792v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARSEME Survey on MWE Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyri Smørdal Losnegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sangati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Parra Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Bargmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.2299-2306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of multiword expressions in treebanks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduard Bejček</w:t>
+                <w:t xml:space="preserve">Promoting multiword expressions in A* TAG parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Workshop on Treebanks &amp; Linguistic Theories conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226001v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEJF -a Grammatical Lexicon of Polish Multi-Word Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Czerepowicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Language Technology Conference 2015 (LTC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poznań, Poland. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARSEME – PARSing and Multiword Expressions within a European multilingual network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Sailer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics (LTC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+                <w:t xml:space="preserve">A survey of multiword expressions in treebanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rosén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyri Smørdal Losnegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Bejček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Workshop on Treebanks &amp; Linguistic Theories conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075207v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference Annotation Schema for an Inflectional Language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Zawislawska</w:t>
+                <w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Text Processing and Computational Linguistics - Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Samos, Greece. pp.394-407</w:t>
+              <w:t xml:space="preserve">TALN'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024422v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polish Coreference Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Ogrodniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Glowinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Zawislawska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Language &amp; Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interesting Linguistic Features in Coreference Annotation of an Inflectional Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Ogrodniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Głowińska Katarzyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kopeć Mateusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zawisławska Magdalena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th China National Conference, CCL 2013 and First International Symposium, NLP-NABD 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Suzhou, China. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-41491-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Lexicography of Multi-Word Units: How Efficient Can It Be?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filip Gralinski</w:t>
+                <w:t xml:space="preserve">Coreference Annotation Schema for an Inflectional Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ogrodniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Zawislawska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Filip Makowiecki</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Glowinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Multiword Expressions: from Theory to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">Intelligent Text Processing and Computational Linguistics - Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Samos, Greece. pp.394-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024181v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and Methodologies for Annotating Syntax and Named Entities in the National Corpus of Polish</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lexicons and Grammars for Named Entity Annotation in the National Corpus of Polish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Przepiorkowski</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Piskorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Linguistics - Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Wisla, Poland</w:t>
+              <w:t xml:space="preserve">18th International Conference Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Siedlce, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024326v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Named Entity Annotation in the National Corpus of Polish</w:t>
               </w:r>
@@ -8420,51 +8420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Przepiorkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8475,1622 +8475,1756 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicons and Grammars for Named Entity Annotation in the National Corpus of Polish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools and Methodologies for Annotating Syntax and Named Entities in the National Corpus of Polish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Glowinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jakub Piskorski</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Przepiorkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Intelligent Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Siedlce, Poland</w:t>
+              <w:t xml:space="preserve">Computational Linguistics - Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Wisla, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024162v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Syssau</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taln 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t>
+              <w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537177v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t>
+              <w:t xml:space="preserve">Taln 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536786v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiflex: a Multilingual Finite-State Tool for Multi-Word Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Lexicography of Multi-Word Units: How Efficient Can It Be?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Gralinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Czerepowicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Makowiecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation and Application of Automata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Syndey, Australia. pp.237-240</w:t>
+              <w:t xml:space="preserve">Workshop Multiword Expressions: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024130v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability improvements in the lexicographic framework Toposlaw</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Wolinski</w:t>
+                <w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Marciniak</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Poznan, Poland. pp.321-325</w:t>
+              <w:t xml:space="preserve">TALN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024137v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiflex: a Multilingual Finite-State Tool for Multi-Word Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t>
+              <w:t xml:space="preserve">Implementation and Application of Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Syndey, Australia. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516754v1</w:t>
+                <w:t xml:space="preserve">hal-01024130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing an Electronic Dictionary of Polish Urban Proper Names</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Usability improvements in the lexicographic framework Toposlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Marciniak</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celina Heliasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Balto-Slavonic Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">4th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poznan, Poland. pp.321-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048602v1</w:t>
+                <w:t xml:space="preserve">hal-01024137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité des semences : des travaux de recherche qui portent fruit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructing an Electronic Dictionary of Polish Urban Proper Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Marciniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Rabiega-Wisniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Heliasz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Carrefour de la recherche "Des plants aux plantations : techniques, technologies et performances", Québec, CAN, 19-20 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.5</w:t>
+              <w:t xml:space="preserve">Workshop on Balto-Slavonic Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589803v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prerequisites for a Comprehensive Dictionary of Serbian Compounds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélioration de la qualité des semences : des travaux de recherche qui portent fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bettez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Turku, Finland. pp.552-563</w:t>
+              <w:t xml:space="preserve">Colloque Carrefour de la recherche "Des plants aux plantations : techniques, technologies et performances", Québec, CAN, 19-20 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024021v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Correction into Incremental Validation</w:t>
+                <w:t xml:space="preserve">XML Document Correction: Incremental Approach Activated by Schema Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Cheriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Tenth International Database Engineering and Applications Symposium (IDEAS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Delhi, India. pp.228-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461224v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Document Correction: Incremental Approach Activated by Schema Validation</w:t>
+                <w:t xml:space="preserve">Integrating Correction into Incremental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Cheriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Database Engineering and Applications Symposium (IDEAS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Delhi, India. pp.228-238</w:t>
+              <w:t xml:space="preserve">BDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461226v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Formalism for the Computational Morphology of Multi-Word Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prerequisites for a Comprehensive Dictionary of Serbian Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cvetana Krstev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusko Vitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Language and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Poznán, Poland, France. pp.305-309</w:t>
+              <w:t xml:space="preserve">5th International Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Turku, Finland. pp.552-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621356v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic and Pseudo-Haptic Feedback for the Technical Training of Milling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Formalism for the Computational Morphology of Multi-Word Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Poznán, Poland, France. pp.305-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434486v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typographical Nearest-Neighbour Search in a Finite-State Lexicon and its Application to Spelling Correction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Use of Haptic and Pseudo-Haptic Feedback for the Technical Training of Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Crison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mellet-d'Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th Conference on Implementations and Applications of Automata (CIAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.251-260</w:t>
+              <w:t xml:space="preserve">EuroHaptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621357v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de deux outils d'acquisition de termes complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Chrobot</w:t>
+                <w:t xml:space="preserve">Typographical Nearest-Neighbour Search in a Finite-State Lexicon and its Application to Spelling Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Quatrièmes Rencontres: Terminologie et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, INIST-CNRS, Nancy, France, France. pp.129-139</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th Conference on Implementations and Applications of Automata (CIAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621136v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude comparative de deux outils d'acquisition de termes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Chrobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Quatrièmes Rencontres: Terminologie et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, INIST-CNRS, Nancy, France, France. pp.129-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reducing Information Variation in Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text- and Speech-Triggered Information Access, Proceedings of TESTIA 2000, 8th ELSNET European Summer School on Language and Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.145-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10100,500 +10234,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first Haitian Creole treebank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudel Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jagodzińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer reviewed poster in the 2nd UniDive Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VarIDE at PARSEME Shared Task 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING Joint Workshop on Linguistic Annotation, Multiword Expressions and Constructions (LAW-MWE-CxG-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying variants of multiword expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a MWE-driven A* parsing with LTAGs [WG2,WG3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10609,51 +10743,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PARSEME 6th general meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Struga, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10663,244 +10797,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiword expressions at length and in depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Markanotonatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Vincze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Language Science Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference. Annotation, Resolution and Evaluation in Polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Ogrodniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Głowińska Katarzyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kopeć Mateusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zawisławska Magdalena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter de Gruyter, pp.284, 2014, 978-1614518358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10910,189 +11044,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction, exploitation et exploration de ressources linguistiques pour le traitement automatique des expressions polylexicales en français : le projet PARSEME-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lidia Becker; Julia Kuhn; Christina Ossenkop; Claudia Polzin-Haumann; Elton Prifti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitale romanistische Sprachwissenschaft: Stand und Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narr Francke Attempto Verlag GmbH + Co. KG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-250, 2023, Romanistisches Kolloquium, 978-3-8233-8506-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical encoding formats for multi-word expressions: The challenge of &amp;quot;irregular&amp;quot; regularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Lichte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11128,303 +11262,303 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Parmentier &amp; Jakub Waszczuk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation and parsing of multiword expressions: Current trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Science Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-33, 2019, Phraseology and Multiword Expressions, 978-3-96110-145-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEJF - A Grammatical Lexicon of Polish Multiword Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Czerpowicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics. LTC 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARSEME multilingual corpus of verbal multiword expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Bejček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiword expressions at length and in depth: Extended papers from the MWE 2017 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anotacja jednostek nazewniczych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11433,119 +11567,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Chojnacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wesolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danuta Skowronska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Sliwinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narodowy Korpus Języka Polskiego. Warszawa: Wydawnictwo Naukowe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PWN, pp.129-167, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narzędzia do anotacji jednostek nazewniczych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11565,254 +11699,254 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adam Przepiórkowski, Mirosław Bańko, Rafał L. Górski, Barbara Lewandowska-Tomaszczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narodowy Korpus Języka Polskiego. Warszawa: Wydawnictwo Naukowe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PWN, pp.126-167, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toposław - a lexicographic framework for multi-word units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Marciniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science, Lecture Notes in Artificial Intelligence Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6562, pp.139-150, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflection of Polish Multi-Word Proper Names with Morfeusz and Multiflex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Rabiega-Wisniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-141, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11822,1092 +11956,1092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Behaviour upon Dataset Size Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying intra-linguistic diversity: Case study of multiword expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozturk Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lion-Bouton Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en ligne de ProLMF, version 2.2, au format XML LMF (norme ISO-24613:2008) de la base de données Prolexbase sur le site du CNRTL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
+                <w:t xml:space="preserve">Modeling syntactic properties of MWEs in LFG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, http://www.cnrtl.fr/lexiques/prolex/</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229951v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling syntactic properties of MWEs in LFG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+                <w:t xml:space="preserve">Mise en ligne de ProLMF, version 2.2, au format XML LMF (norme ISO-24613:2008) de la base de données Prolexbase sur le site du CNRTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2015, http://www.cnrtl.fr/lexiques/prolex/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174660v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en ligne de ProLMF, version 1.2, au format XML LMF (norme ISO-24613:2008) de la base de données Prolexbase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, http://www.cnrtl.fr/lexiques/prolex/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en ligne de la base de données Prolexbase, version 2.0, au format SQL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Spędzia-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, http://nlp.ipipan.waw.pl/metashare/repository/browse/prolexbase/ab6d370a6b1f11e2af5b000423bfd61c47808eaa3ac54d4b88cab8377d363ada/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical Lexicon of Polish Phraseology (SEJF).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Makowiecki</w:t>
+                <w:t xml:space="preserve">XMLCorrector: A Tool for Correcting XML Documents With Respect to a Schema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Amavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067871v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordinateur et les langues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Maurel</w:t>
+                <w:t xml:space="preserve">Logiciel XMLCorrector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Amavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou-Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.14-15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662507v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMLCorrector: A Tool for Correcting XML Documents With Respect to a Schema</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grammatical Lexicon of Warsaw Urban Proper Names (SAWA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Marciniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Heliasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Rabiega-Wisniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216043v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel XMLCorrector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bouchou-Markhoff</w:t>
+                <w:t xml:space="preserve">L'ordinateur et les langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durand-Lose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067868v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical Lexicon of Warsaw Urban Proper Names (SAWA).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanna Rabiega-Wisniewska</w:t>
+                <w:t xml:space="preserve">Grammatical Lexicon of Polish Phraseology (SEJF).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Czerepowicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Sikora</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filip Makowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067873v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XML Corrector. Correcteur de documents XML par rapport à un schéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12916,350 +13050,350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du logiciel Multiflex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paumier</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Marciniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067853v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du logiciel Multiflex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Piotr Sikora</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067855v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en ligne de la base de données Prolexbase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du logiciel Multiflex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13268,77 +13402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cvetana Krstev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusko Vitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranka Stankovi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13348,147 +13482,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Be or Not To Be a Verbal Multiword Expression: A Quest for Discriminating Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13498,51 +13632,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProlexFeeder - Populating a Multilingual Ontology of Proper Names from Open Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13568,51 +13702,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 306, Laboratoire d'Informatique, Université François Rabelais Tours, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13622,100 +13756,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement et description des mots composés - méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Marne la Vallée, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13725,91 +13859,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Processing of Composition, Variation and Approximation in Language Resources and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Université François Rabelais Tours, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01322052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13819,562 +13953,562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 58th Annual Meeting of the Association for Computational Linguistics (ACL 2020): Tutorial Abstracts</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2020, 978-1-952148-05-7</w:t>
+                <w:t xml:space="preserve">Proceedings of the Joint Workshop on Multiword Expressions and Electronic Lexicons Proceedings of the Workshop (MWE-LEX 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Markantonatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mccrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mitrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tiberiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880021v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the Joint Workshop on Multiword Expressions and Electronic Lexicons Proceedings of the Workshop (MWE-LEX 2020)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Proceedings of the 58th Annual Meeting of the Association for Computational Linguistics (ACL 2020): Tutorial Abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 978-1-952148-05-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013612v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Joint Workshop on Multiword Expressions and WordNet (MWE-WN 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Parra Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mitrović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verginica Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Joint Workshop on Multiword Expressions and WordNet (MWE-WN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Florence, Italy. , 2019, 978-1-950737-26-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Joint Workshop on Linguistic Annotation, Multiword Expressions and Constructions (LAW-MWE-CxG-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jena D. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association for Computational Linguistics, 2018, 978-1-948087-51-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 13th Workshop on Multiword Expressions (MWE 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Markantonatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Vincze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14384,51 +14518,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universals of Linguistic Idiosyncrasy in Multilingual Computational Linguistics (Dagstuhl Seminar 21351)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14472,65 +14606,65 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11 (7), pp.89-138, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/DagRep.11.7.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14677,51 +14811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09763-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pierredon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stymne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schneider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/nejlt.2000-1533.2023.4453" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Baldwin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Croft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.13.5.22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.11.7.89" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v8i2.265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Lichte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kallmeyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.553" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cordeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxoa I&#241;urrieta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pralin-2019-0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Amavi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Manicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Glowinska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przepi&#243;rkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piskorski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Vitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agafonov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Chrobot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CILL.24.3.2002594" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scholivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.acl-srw.20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zeman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Barreiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Caftanatov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Van-Tuan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.mwe-1.16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Giouli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.mwe-1.6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith W. Mutinda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. B. Andrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Nishiyama" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03344253v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ricardo Cordeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schmitt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vincze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Monti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sangati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bogantes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arauco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ros&#233;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad de Smedt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyri Sm&#248;rdal Sm&#248;rdal Losnegaard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bej&#269;ek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lavocat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyri Sm&#248;rdal Losnegaard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309598v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Parra Escart&#237;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Bargmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czerepowicka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Sailer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ogrodniczuk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zawislawska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024418v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kopec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#322;owi&#324;ska Katarzyna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kope&#263; Mateusz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zawis&#322;awska Magdalena" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41491-6_10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W47SQTRZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Gralinski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Makowiecki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przepiorkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chojnacka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Makowska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wesolek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sliwinski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024159v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024162v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024130v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024137v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wolinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sikora" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marciniak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048602v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rabiega-Wisniewska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Heliasz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589803v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Perron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024021v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461224v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari Alves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434486v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Burkhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Jacquemin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jagodzi&#324;ska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505052v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Markanotonatou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/digitale-romanistische-sprachwissenschaft-stand-und-perspektiven-18506/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/202" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czerpowicka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917174v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cap" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067237v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Skowronska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067222v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozturk Yagmur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion-Bouton Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229951v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174660v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01214092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217833v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Sp&#281;dzia-Baron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand-Lose" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067868v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou-Markhoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paumier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067843v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Stankovi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003584v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01322052v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880021v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013612v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Markantonatou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccrae" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tiberiu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267521v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865566v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena D. Hwang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Andresen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322926v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09763-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stymne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/nejlt.2000-1533.2023.4453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pierredon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Baldwin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Croft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.13.5.22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.11.7.89" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v8i2.265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Lichte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kallmeyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.553" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cordeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxoa I&#241;urrieta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pralin-2019-0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Amavi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Manicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Glowinska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przepi&#243;rkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piskorski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Vitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agafonov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Chrobot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CILL.24.3.2002594" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scholivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.mwe-1.33" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zeman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Barreiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Caftanatov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.acl-srw.20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Van-Tuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.mwe-1.16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Giouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.mwe-1.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith W. Mutinda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. B. Andrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Nishiyama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03344253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schmitt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ricardo Cordeiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5110" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vincze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Monti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sangati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575535v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ros&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad de Smedt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyri Sm&#248;rdal Losnegaard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bej&#269;ek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lavocat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyri Sm&#248;rdal Sm&#248;rdal Losnegaard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bogantes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arauco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309598v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Parra Escart&#237;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Bargmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czerepowicka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Sailer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226001v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ogrodniczuk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kopec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zawislawska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215982v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#322;owi&#324;ska Katarzyna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kope&#263; Mateusz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zawis&#322;awska Magdalena" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41491-6_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W47SQTRZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chojnacka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Makowska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wesolek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sliwinski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024159v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przepiorkowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Gralinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Makowiecki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024137v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wolinski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sikora" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marciniak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048602v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rabiega-Wisniewska" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Heliasz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589803v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Perron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari Alves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461224v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crison" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Burkhardt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621357v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621358v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Jacquemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jagodzi&#324;ska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917075v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Markanotonatou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/digitale-romanistische-sprachwissenschaft-stand-und-perspektiven-18506/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158520v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/202" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874800v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czerpowicka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cap" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Skowronska" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067222v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666672v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozturk Yagmur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion-Bouton Adam" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174660v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01214092v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217833v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Sp&#281;dzia-Baron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067868v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou-Markhoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662507v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand-Lose" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067871v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067863v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067855v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paumier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067843v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Stankovi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216002v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003584v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01322052v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Markantonatou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccrae" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tiberiu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880021v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267521v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bond" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena D. Hwang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Andresen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624624v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322926v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>