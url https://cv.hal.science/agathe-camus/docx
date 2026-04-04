--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -100,204 +100,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home,</w:t>
+                <w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Medical Anthropology Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533365v1</w:t>
+                <w:t xml:space="preserve">hal-05533358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home</w:t>
+                <w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Anthropology Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533358v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodegenerative diseases and global and/or specialized care : practices and discourses.</w:t>
               </w:r>
@@ -629,209 +629,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04974643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux éthiques du suivi à long terme des cancers pédiatriques. 1, Vivre une « vie normale » après un cancer pédiatrique</w:t>
+                <w:t xml:space="preserve">Les enjeux éthiques du suivi à long terme des cancers pédiatriques. 2, Des pratiques professionnelles en redéfinition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (1), pp.68-73. </w:t>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.74-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955247v1</w:t>
+                <w:t xml:space="preserve">hal-03955248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux éthiques du suivi à long terme des cancers pédiatriques. 2, Des pratiques professionnelles en redéfinition</w:t>
+                <w:t xml:space="preserve">Les enjeux éthiques du suivi à long terme des cancers pédiatriques. 1, Vivre une « vie normale » après un cancer pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (1), pp.74-78. </w:t>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.68-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955248v1</w:t>
+                <w:t xml:space="preserve">hal-03955247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies chroniques et situations de handicap</w:t>
               </w:r>
@@ -1498,169 +1498,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie et ses tensions, de la philosophie au champ de la santé</w:t>
+                <w:t xml:space="preserve">Quelle santé et quelle autonomie à la fin de la vie ? Ressources philosophiques pour une approche plurielle de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé, sciences humaines. Manuel du Collège des humanités médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.61-84, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03930472v1</w:t>
+                <w:t xml:space="preserve">hal-03345362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle santé et quelle autonomie à la fin de la vie ? Ressources philosophiques pour une approche plurielle de la santé.</w:t>
+                <w:t xml:space="preserve">L'autonomie et ses tensions, de la philosophie au champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.61-84, 2021</w:t>
+              <w:t xml:space="preserve">Médecine, santé, sciences humaines. Manuel du Collège des humanités médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345362v1</w:t>
+                <w:t xml:space="preserve">halshs-03930472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaliser l'accompagnement à la décision? Prendre des décisions avec les patients atteints de la maladie d'Alzheimer à l'hôpital</w:t>
               </w:r>
@@ -2471,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qxg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022194" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gilart de Keranflec'h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure-Conter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02653546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qxg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gilart de Keranflec'h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure-Conter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02653546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>