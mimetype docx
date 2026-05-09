--- v1 (2026-04-04)
+++ v2 (2026-05-09)
@@ -1464,756 +1464,756 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle santé et quelle autonomie à la fin de la vie ? Ressources philosophiques pour une approche plurielle de la santé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kurt Goldstein, La nature humaine à la lumière de la psychopathologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gilart de Keranflec'h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345362v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-02419076v1</w:t>
+                <w:t xml:space="preserve">halshs-03494524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Goldstein, La nature humaine à la lumière de la psychopathologie</w:t>
+                <w:t xml:space="preserve">Implementing long-term follow-up after pediatric cancer: ethical tensions and survivors' perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Faure-Conter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd International Society of Paediatric Oncology (SIOP) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03930682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ordinary life with chronic condition as a goal for medicine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">halshs-03494524v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Public Health Conference EUPHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient interviews, students writings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association for Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01537670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing long-term follow-up after pediatric cancer: ethical tensions and survivors' perspective</w:t>
+                <w:t xml:space="preserve">Quelle santé et quelle autonomie à la fin de la vie ? Ressources philosophiques pour une approche plurielle de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Society of Paediatric Oncology (SIOP) Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-03930682v1</w:t>
+              <w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.61-84, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ordinary life with chronic condition as a goal for medicine ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'autonomie et ses tensions, de la philosophie au champ de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference EUPHA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02419564v1</w:t>
+              <w:t xml:space="preserve">Médecine, santé, sciences humaines. Manuel du Collège des humanités médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03930472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient interviews, students writings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formaliser l'accompagnement à la décision? Prendre des décisions avec les patients atteints de la maladie d'Alzheimer à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Medical Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01537670v1</w:t>
+              <w:t xml:space="preserve">Choisir et agir pour autrui? Controverse autour de la convention de l'ONU relative aux droits des personnes handicapées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DOIN, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2471,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qxg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gilart de Keranflec'h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure-Conter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02653546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qxg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gilart de Keranflec'h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure-Conter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02653546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>