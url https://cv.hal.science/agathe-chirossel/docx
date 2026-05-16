--- v0 (2026-03-07)
+++ v1 (2026-05-16)
@@ -100,260 +100,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acculturation de l'universitaire dans la vie politique, un facteur de fragilisation de l'éthique de la recherche ?</w:t>
+                <w:t xml:space="preserve">La responsabilité du chercheur du fait de ses recherches&amp;quot;, Discussion autour de l'ouvrage d'Agathe Chirossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chirossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Savoirs juridiques et décisions publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Gaye-Pallettes, MCF, Université de Rouen Normandie; Arthur Gaudin, MCF, Université de Rouen, Nov 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Présentation d'ouvrage par Agathe Chirossel : La responsabilité du chercheur vis-à-vis de ses recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches sur l'évolution de la nation et de l'Etat (IRENEE)-Université de Lorraine, Les entretiens de l'IRENEE, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399176v1</w:t>
+                <w:t xml:space="preserve">hal-05361104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité du chercheur du fait de ses recherches&amp;quot;, Discussion autour de l'ouvrage d'Agathe Chirossel</w:t>
+                <w:t xml:space="preserve">L'acculturation de l'universitaire dans la vie politique, un facteur de fragilisation de l'éthique de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chirossel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation d'ouvrage par Agathe Chirossel : La responsabilité du chercheur vis-à-vis de ses recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches sur l'évolution de la nation et de l'Etat (IRENEE)-Université de Lorraine, Les entretiens de l'IRENEE, Nov 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">colloque Savoirs juridiques et décisions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Etudes juridiques (CUREJ)-Université Rouen Normandie; Arthur Gaudin, MCF, IUT de Rouen; Matthieu Gaye-Palettes, MCF, Université Rouen Normandie, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361104v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05350974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acculturation de l'universitaire dans la vie politique, un facteur de fragilisation de l'éthique de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chirossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Savoirs juridiques et décisions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Etudes juridiques (CUREJ)-Université Rouen Normandie; Arthur Gaudin, MCF, IUT de Rouen; Matthieu Gaye-Palettes, MCF, Université Rouen Normandie, Nov 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">, Matthieu Gaye-Pallettes, MCF, Université de Rouen Normandie; Arthur Gaudin, MCF, Université de Rouen, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05350974v1</w:t>
+                <w:t xml:space="preserve">halshs-05399176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte juridique des catastrophes naturelles</w:t>
               </w:r>
@@ -1337,237 +1337,237 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Serment d'Hippocrate</w:t>
+                <w:t xml:space="preserve">La responsabilité du chercheur du fait de ses recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chirossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Droit. Université Clermont Auvergne (UCA), 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248234v1</w:t>
+                <w:t xml:space="preserve">tel-04996959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité du chercheur du fait de ses recherches</w:t>
+                <w:t xml:space="preserve">Le Serment d'Hippocrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chirossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Droit. Université Clermont Auvergne (UCA), 2023. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le serment. Perspectives juridiques contemporaines, Julien Boudon (dir.), coll. "Colloques", Paris, Société de Législation Comparée, vol. 58, 2023, 217 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 58, , p. 177, 2023, 978-2-36517-136-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04996959v1</w:t>
+                <w:t xml:space="preserve">hal-04248234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1860,51 +1860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chirossel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05361104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Gigon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03693452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02496070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/publications-du-cmh-ea-4232/%E2%96%BA-a-paraitre-agathe-chirossel-la-responsabilite-du-chercheur-du-fait-de-ses-recherches-editions-du-cmh#/admin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cervant&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wend Pulumd&#233; Ouedraogo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02989120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05361104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chirossel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Gigon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03693452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02496070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/publications-du-cmh-ea-4232/%E2%96%BA-a-paraitre-agathe-chirossel-la-responsabilite-du-chercheur-du-fait-de-ses-recherches-editions-du-cmh#/admin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cervant&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wend Pulumd&#233; Ouedraogo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02989120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>