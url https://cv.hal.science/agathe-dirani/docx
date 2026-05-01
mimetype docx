--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -261,51 +261,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 108, pp. 7-28. </w:t>
+              <w:t xml:space="preserve">, 2025, 108, pp.7-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ef-108-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -649,213 +649,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02939657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes, projets, résultats : une enquête sur la régulation des établissements scolaires français du second degré</w:t>
+                <w:t xml:space="preserve">La nozione di equità nelle ricerche sull'educazione in Francia e negli Stati Uniti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Meuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Morlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), pp.297-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01073639v1</w:t>
+                <w:t xml:space="preserve">halshs-01073647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nozione di equità nelle ricerche sull'educazione in Francia e negli Stati Uniti</w:t>
+                <w:t xml:space="preserve">Normes, projets, résultats : une enquête sur la régulation des établissements scolaires français du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (3), pp.301-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.31.301-317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073647v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -867,329 +867,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des expériences d’engagement étudiant à leur reconnaissance dans les curricula universitaires : quelles inégalités d’accès et d’usages ?</w:t>
+                <w:t xml:space="preserve">Pratiques ordinaires et reconnues de l’engagement étudiant pour l’environnement : articulation aux formations et logiques d’usage dans l’expérience étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dagorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur l'enseignement supérieur (GTES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de travail sur l'enseignement supérieur (GTES), Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05250587v1</w:t>
+                <w:t xml:space="preserve">halshs-05250603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement étudiant et parcours de vie</w:t>
+                <w:t xml:space="preserve">La créativité dans les curricula de l’enseignement supérieur. Des prescriptions aux expériences étudiantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Association de la Fondation Étudiante pour la Ville (AFEV) : Table-ronde Parcours de vie, Journées régionales, Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEV, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">« Éducation, Créativité et Identité » (ÉCrI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05251557v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques ordinaires et reconnues de l’engagement étudiant pour l’environnement : articulation aux formations et logiques d’usage dans l’expérience étudiante</w:t>
+                <w:t xml:space="preserve">Des expériences d’engagement étudiant à leur reconnaissance dans les curricula universitaires : quelles inégalités d’accès et d’usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dagorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail sur l'enseignement supérieur (GTES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de travail sur l'enseignement supérieur (GTES), Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05250603v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05250587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créativité dans les curricula de l’enseignement supérieur. Des prescriptions aux expériences étudiantes.</w:t>
+                <w:t xml:space="preserve">Engagement étudiant et parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Éducation, Créativité et Identité » (ÉCrI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">L'Association de la Fondation Étudiante pour la Ville (AFEV) : Table-ronde Parcours de vie, Journées régionales, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEV, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05398977v1</w:t>
+                <w:t xml:space="preserve">halshs-05251557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques socio-scolaires étudiantes : quelle incidence sur la réussite en Licence entre 2006 et 2018 ?</w:t>
               </w:r>
@@ -1346,96 +1346,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des données issues du système d’information sur le suivi de l’étudiant (SISE): apports et limites méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les filières refuge de l’université à l’ère de Parcoursup.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne; Maison des Sciences de l'Homme en Bretagne, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les XVIIes Rencontres du REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059302v1</w:t>
+                <w:t xml:space="preserve">halshs-03736593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources éducatives de l’altérité : le point de vue des sciences de l’éducation</w:t>
               </w:r>
@@ -1484,217 +1523,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04055844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filières refuge de l’université à l’ère de Parcoursup.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Piquée</w:t>
+                <w:t xml:space="preserve">Quelle place pour la créativité des élèves dans les démarches d’investigation en sciences ? Réflexions théoriques et propositions méthodologiques pour le projet CI-PHE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XVIIes Rencontres du REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’étude du projet Coopération et Investigation : Pratiques Hybrides et Équitables (CI-PHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03736593v1</w:t>
+                <w:t xml:space="preserve">halshs-03872680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la créativité des élèves dans les démarches d’investigation en sciences ? Réflexions théoriques et propositions méthodologiques pour le projet CI-PHE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement des données issues du système d’information sur le suivi de l’étudiant (SISE): apports et limites méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du projet Coopération et Investigation : Pratiques Hybrides et Équitables (CI-PHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne; Maison des Sciences de l'Homme en Bretagne, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03872680v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité en Sciences de l’Éducation et de la formation - Pistes réflexives autour d'une notion en construction</w:t>
               </w:r>
@@ -2924,51 +2924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Morlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w28" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305764X.2018.1536197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Meuret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morlaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.301-317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Guillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagorne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03420812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lise V&#233;lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bornier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/pour-une-approche-plurielle-du-rapport-au-travail/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/494-les-competences-sociales-et-non-academiques-dans-les-parcours-scolaires-et-professionnels-9782364411760.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F&#233;lix Wendkuuni Sawadogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w28" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305764X.2018.1536197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Meuret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morlaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.301-317" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagorne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03420812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lise V&#233;lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bornier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/pour-une-approche-plurielle-du-rapport-au-travail/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/494-les-competences-sociales-et-non-academiques-dans-les-parcours-scolaires-et-professionnels-9782364411760.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur F&#233;lix Wendkuuni Sawadogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>