--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -1003,295 +1003,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vitro self-organized three-dimensional model of the blood-brain barrier microvasculature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Flow Cytometric Evaluation of Oxidative Stress and Mitochondrial Impairment in RAW 264.7 Macrophages after Exposure to Pristine, Acid Functionalized, or Annealed Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukari Shigemoto-Mogami</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomomi Furihata</w:t>
+                <w:t xml:space="preserve">Valérie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoru Sato</w:t>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (1), pp.015006. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-605x/aba5f1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740367v1</w:t>
+                <w:t xml:space="preserve">hal-04612224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Flow Cytometric Evaluation of Oxidative Stress and Mitochondrial Impairment in RAW 264.7 Macrophages after Exposure to Pristine, Acid Functionalized, or Annealed Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An in vitro self-organized three-dimensional model of the blood-brain barrier microvasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sabido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Figarol</w:t>
+                <w:t xml:space="preserve">Yasuhiro Naka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
+                <w:t xml:space="preserve">Yukari Shigemoto-Mogami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bin</w:t>
+                <w:t xml:space="preserve">Tomomi Furihata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+                <w:t xml:space="preserve">Kaoru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.319. </w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.015006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10020319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-605x/aba5f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612224v1</w:t>
+                <w:t xml:space="preserve">hal-03740367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial flow regulates in vitro three-dimensional self-organized brain micro-vessels</w:t>
               </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Piantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomomi Furihata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,760 +1411,760 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Flow Cytometric Evaluation of Oxidative Stress and Mitochondrial Impairment in RAW 264.7 Macrophages after Exposure to Pristine, Acid Functionalized, or Annealed Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sabido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey from the endothelium to the tumor tissue: distinct behavior between PEO-PCL micelles and polymersomes nanocarriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of nano-objects in narrow channels: influence of Brownian diffusion, confinement and particle nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.1766-1778. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue on Transport in Narrow Channels, 30 (23), pp.234001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10717544.2018.1510064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac0af⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169409v1</w:t>
+                <w:t xml:space="preserve">hal-01810125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of nano-objects in narrow channels: influence of Brownian diffusion, confinement and particle nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A journey from the endothelium to the tumor tissue: distinct behavior between PEO-PCL micelles and polymersomes nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Liot</w:t>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Socol</w:t>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Garcia</w:t>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Thiéry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Figarol</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Special Issue on Transport in Narrow Channels, 30 (23), pp.234001. </w:t>
+              <w:t xml:space="preserve">Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.1766-1778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac0af⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10717544.2018.1510064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810125v1</w:t>
+                <w:t xml:space="preserve">hal-02169409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of lactate dehydrogenase enzyme on carbon nanotubes: how to get accurate results about the cytotoxicity of these nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; toxicity of carbon nanotubes, nano-graphite and carbon black, similar impacts of acid functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+                <w:t xml:space="preserve">Céline Akono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (12), pp.3635-3643. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1 Part B), pp.476-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133372v1</w:t>
+                <w:t xml:space="preserve">emse-01212432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; toxicity of carbon nanotubes, nano-graphite and carbon black, similar impacts of acid functionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of lactate dehydrogenase enzyme on carbon nanotubes: how to get accurate results about the cytotoxicity of these nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+                <w:t xml:space="preserve">Michèle Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Akono</w:t>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (1 Part B), pp.476-485. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (12), pp.3635-3643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01212432v1</w:t>
+                <w:t xml:space="preserve">hal-01133372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal annealing of carbon nanotubes reveals a strong toxicological impact of the structural defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2228,77 +2228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological response to purification and acid functionalization of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2519,77 +2519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological response to purification and acid functionalization of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2659,77 +2659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Carbon Nanotubes Biological Activity by Acid Functionalization: a Janus Impact on In Vitro Cellular Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2784,77 +2784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotubes de carbone fonctionnalisés : caractérisation physico-chimique et toxicité in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3299,77 +3299,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité biologique de nanotubes de carbone : fonctionnalisation acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B1936CD"/>
+    <w:nsid w:val="83FA7AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-figarol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5121-3151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18309901X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAS-8865-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudillat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c01813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas Kirchhoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02913" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H Rihn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051166" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiya Matsusaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2021.656254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Naka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Shigemoto-Mogami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Furihata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Sato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605x/aba5f1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Satoh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Sugiura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.09.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1510064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thi&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac0af" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Akono" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01148477v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2999-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tulliani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2507-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamidullah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Elie-Caille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0764" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-figarol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5121-3151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18309901X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAS-8865-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudillat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c01813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas Kirchhoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02913" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H Rihn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051166" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiya Matsusaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2021.656254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Klein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Naka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Shigemoto-Mogami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Furihata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Sato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605x/aba5f1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Satoh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Sugiura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.09.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thi&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac0af" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1510064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Akono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00631" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01148477v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2999-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tulliani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2507-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamidullah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Elie-Caille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0764" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>