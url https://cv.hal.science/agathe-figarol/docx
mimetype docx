--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1003,1361 +1003,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Flow Cytometric Evaluation of Oxidative Stress and Mitochondrial Impairment in RAW 264.7 Macrophages after Exposure to Pristine, Acid Functionalized, or Annealed Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An in vitro self-organized three-dimensional model of the blood-brain barrier microvasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sabido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Figarol</w:t>
+                <w:t xml:space="preserve">Yasuhiro Naka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
+                <w:t xml:space="preserve">Yukari Shigemoto-Mogami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bin</w:t>
+                <w:t xml:space="preserve">Tomomi Furihata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+                <w:t xml:space="preserve">Kaoru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.319. </w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.015006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10020319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-605x/aba5f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612224v1</w:t>
+                <w:t xml:space="preserve">hal-03740367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vitro self-organized three-dimensional model of the blood-brain barrier microvasculature</w:t>
+                <w:t xml:space="preserve">Interstitial flow regulates in vitro three-dimensional self-organized brain micro-vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomomi Furihata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Naka</w:t>
+                <w:t xml:space="preserve">Taku Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukari Shigemoto-Mogami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kaoru Sato</w:t>
+                <w:t xml:space="preserve">Shinji Sugiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-605x/aba5f1⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533 (3), pp.600 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740367v1</w:t>
+                <w:t xml:space="preserve">hal-03740372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial flow regulates in vitro three-dimensional self-organized brain micro-vessels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Flow Cytometric Evaluation of Oxidative Stress and Mitochondrial Impairment in RAW 264.7 Macrophages after Exposure to Pristine, Acid Functionalized, or Annealed Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomomi Furihata</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taku Satoh</w:t>
+                <w:t xml:space="preserve">Valérie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinji Sugiura</w:t>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533 (3), pp.600 - 606. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.09.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740372v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Flow Cytometric Evaluation of Oxidative Stress and Mitochondrial Impairment in RAW 264.7 Macrophages after Exposure to Pristine, Acid Functionalized, or Annealed Carbon Nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A journey from the endothelium to the tumor tissue: distinct behavior between PEO-PCL micelles and polymersomes nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10020319⟩</w:t>
+              <w:t xml:space="preserve">Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.1766-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10717544.2018.1510064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740357v1</w:t>
+                <w:t xml:space="preserve">hal-02169409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of nano-objects in narrow channels: influence of Brownian diffusion, confinement and particle nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Special Issue on Transport in Narrow Channels, 30 (23), pp.234001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac0af⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey from the endothelium to the tumor tissue: distinct behavior between PEO-PCL micelles and polymersomes nanocarriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of lactate dehydrogenase enzyme on carbon nanotubes: how to get accurate results about the cytotoxicity of these nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (12), pp.3635-3643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10717544.2018.1510064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02169409v1</w:t>
+                <w:t xml:space="preserve">hal-01133372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; toxicity of carbon nanotubes, nano-graphite and carbon black, similar impacts of acid functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Akono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (1 Part B), pp.476-485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01212432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of lactate dehydrogenase enzyme on carbon nanotubes: how to get accurate results about the cytotoxicity of these nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Thermal annealing of carbon nanotubes reveals a strong toxicological impact of the structural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.article 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-015-2999-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133372v1</w:t>
+                <w:t xml:space="preserve">emse-01148477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal annealing of carbon nanotubes reveals a strong toxicological impact of the structural defects</w:t>
+                <w:t xml:space="preserve">Biological response to purification and acid functionalization of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.article 194. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 16, pp.2507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2507-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2367,242 +2233,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieka Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieka Buis</w:t>
+                <w:t xml:space="preserve">T. Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leblois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Humblot</w:t>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel De Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological response to purification and acid functionalization of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2610,301 +2476,301 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">TH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International conference on Safe production and use of nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MINATEC; CEA Grenoble, Nov 2014, Grenoble, France. p. 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01109440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Carbon Nanotubes Biological Activity by Acid Functionalization: a Janus Impact on In Vitro Cellular Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOSMAT USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotubes de carbone fonctionnalisés : caractérisation physico-chimique et toxicité in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PMF 2013, Poudres et matériaux frittés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2914,51 +2780,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electropolymerization of pyrrole-based metal N-Heterocyclic carbenes for antibacterial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2980,110 +2846,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuChemS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electropolymerization of pyrrole-based metal N-Heterocyclic carbenes for antibacterial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3105,321 +2971,321 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées plénières du GdR B2i (Bio-ingénierie des interfaces)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Mulhouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ on Chip Platform with an Integrated Acoustic Biosensor and Polished Silicon Porous Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hamidullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Hamidullah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Celine Elie-Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANNUAL CONFERENCE OF THE EUROPEAN ORGAN-ON-CHIP SOCIETY (EUROOCS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité biologique de nanotubes de carbone : fonctionnalisation acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01102912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3429,114 +3295,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité in vitro et propriétés physico-chimiques de nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMSE0764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3604,51 +3470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83FA7AE7"/>
+    <w:nsid w:val="8007678A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3835,51 +3701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-figarol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5121-3151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18309901X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAS-8865-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudillat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c01813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas Kirchhoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02913" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H Rihn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051166" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiya Matsusaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2021.656254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Klein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Naka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Shigemoto-Mogami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Furihata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Sato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605x/aba5f1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Satoh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Sugiura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.09.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thi&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac0af" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1510064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Akono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00631" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01148477v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2999-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tulliani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2507-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamidullah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Elie-Caille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0764" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-figarol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5121-3151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18309901X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAS-8865-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudillat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c01813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas Kirchhoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02913" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H Rihn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051166" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiya Matsusaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2021.656254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Naka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Shigemoto-Mogami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Furihata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Sato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605x/aba5f1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Satoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Sugiura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.09.061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Klein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1510064" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thi&#233;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac0af" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00631" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Akono" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01148477v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2999-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tulliani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2507-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamidullah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Elie-Caille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0764" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>