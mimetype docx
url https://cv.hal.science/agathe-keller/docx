--- v0 (2026-03-17)
+++ v1 (2026-04-20)
@@ -1361,200 +1361,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping a Mathematical Text in Sanskrit: H. T. Colebrooke, Sudhākara Dvivedin, and Pṛthūdaka’s commentary on the twelfth chapter of the Brāhmasphuṭasiddhānta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Sciences of the Ancient World Text Criticism, Critical Editions and Translations of Ancient Scholarly Texts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.465-500, 2024, WSAWM, </w:t>
+              <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.1-68, 2024, Archimedes, 978-3-031-49616-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03101314v1</w:t>
+                <w:t xml:space="preserve">hal-04874710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World: An Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping a Mathematical Text in Sanskrit: H. T. Colebrooke, Sudhākara Dvivedin, and Pṛthūdaka’s commentary on the twelfth chapter of the Brāhmasphuṭasiddhānta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Keller, Agathe; Chemla, Karine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.1-68, 2024, Archimedes, 978-3-031-49616-5. </w:t>
+              <w:t xml:space="preserve">Shaping the Sciences of the Ancient World Text Criticism, Critical Editions and Translations of Ancient Scholarly Texts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.465-500, 2024, WSAWM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874710v2</w:t>
+                <w:t xml:space="preserve">halshs-03101314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Multiplications Beyond the Text of Some Sanskrit Mathematical Commentaries</w:t>
               </w:r>
@@ -1888,173 +1888,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01006137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire l'exécution des opérations élémentaires dans les sources sanskrites médiévales: des tableaux numériques éphémères?</w:t>
+                <w:t xml:space="preserve">Ordering operations in square root extractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Artigue, Michèle et Husson, Mathieu. </w:t>
+              <w:t xml:space="preserve">Chemla, Karine and Virbel, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 13ème journée d'étude-Tables, Tableaux, Graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREM-Université Denis Dierot-Paris 7, pp.33-46, 2015, Reconstruire l'exécution des opérations élémentaires dans les sources sanskrites médiévales: des tableaux numériques éphémères?</w:t>
+              <w:t xml:space="preserve">Texts, Textual Acts and the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer (Archimedes), pp.183-218, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986997v1</w:t>
+                <w:t xml:space="preserve">halshs-00506929v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering operations in square root extractions</w:t>
+                <w:t xml:space="preserve">Reconstruire l'exécution des opérations élémentaires dans les sources sanskrites médiévales: des tableaux numériques éphémères?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chemla, Karine and Virbel, Jacques. </w:t>
+              <w:t xml:space="preserve">Artigue, Michèle et Husson, Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texts, Textual Acts and the History of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer (Archimedes), pp.183-218, 2015</w:t>
+              <w:t xml:space="preserve">Actes de la 13ème journée d'étude-Tables, Tableaux, Graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREM-Université Denis Dierot-Paris 7, pp.33-46, 2015, Reconstruire l'exécution des opérations élémentaires dans les sources sanskrites médiévales: des tableaux numériques éphémères?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00506929v2</w:t>
+                <w:t xml:space="preserve">halshs-00986997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of mathematical education in ancient, medieval and pre modern India (within the Chapter: Mathematics Education in Oriental Antiquity and Middle Ages)</w:t>
               </w:r>
@@ -2176,169 +2176,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispelling mathematical doubts. Assessing the mathematical correctness of algorithms in Bhâskara's commentary on the mathematical chapter of the Âryabhatîya.</w:t>
+                <w:t xml:space="preserve">Overlooking mathematical justifications in the Sanskrit tradition: the nuanced case of G. F. Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The History of Mathematical Proof in Ancient Traditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.487-508, 2012</w:t>
+              <w:t xml:space="preserve">History of Mathematical Proof in Ancient Traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.260-273, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00151013v4</w:t>
+                <w:t xml:space="preserve">halshs-00150736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlooking mathematical justifications in the Sanskrit tradition: the nuanced case of G. F. Thibaut</w:t>
+                <w:t xml:space="preserve">Dispelling mathematical doubts. Assessing the mathematical correctness of algorithms in Bhâskara's commentary on the mathematical chapter of the Âryabhatîya.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chemla, Karine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Mathematical Proof in Ancient Traditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.260-273, 2012</w:t>
+              <w:t xml:space="preserve">The History of Mathematical Proof in Ancient Traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.487-508, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150736v2</w:t>
+                <w:t xml:space="preserve">halshs-00151013v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Sanskrit commentaries dealing with mathematics (Vth-XIIth century)</w:t>
               </w:r>
@@ -2845,151 +2845,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00069276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossary of my translation of Bhâskara's commentary to the AaryabhaTiiya</w:t>
+                <w:t xml:space="preserve">Appendix on some elements of Indian Astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006347v1</w:t>
+                <w:t xml:space="preserve">halshs-00006348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appendix on some elements of Indian Astronomy</w:t>
+                <w:t xml:space="preserve">Glossary of my translation of Bhâskara's commentary to the AaryabhaTiiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006348v1</w:t>
+                <w:t xml:space="preserve">halshs-00006347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3277,51 +3277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03080188.2022.2130595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/703886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2187" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Plofker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Hayashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemency Montelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Wujastyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18732/H2XT07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760116v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149552v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000445v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine C.C. Chemla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anicotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Brentjes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bravo-Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874710v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111343556-005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006135v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108884488.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koolakodlu Mahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506929v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006132v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151013v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150736v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189339v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02120036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Raina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03080188.2022.2130595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/703886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2187" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Plofker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Hayashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemency Montelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Wujastyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18732/H2XT07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760116v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149552v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000445v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine C.C. Chemla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anicotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Brentjes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bravo-Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874710v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111343556-005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006135v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108884488.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koolakodlu Mahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506929v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006132v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150736v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151013v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189339v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02120036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Raina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>