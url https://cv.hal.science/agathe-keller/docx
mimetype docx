--- v1 (2026-04-20)
+++ v2 (2026-06-01)
@@ -1361,200 +1361,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World: An Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping a Mathematical Text in Sanskrit: H. T. Colebrooke, Sudhākara Dvivedin, and Pṛthūdaka’s commentary on the twelfth chapter of the Brāhmasphuṭasiddhānta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Keller, Agathe; Chemla, Karine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.1-68, 2024, Archimedes, 978-3-031-49616-5. </w:t>
+              <w:t xml:space="preserve">Shaping the Sciences of the Ancient World Text Criticism, Critical Editions and Translations of Ancient Scholarly Texts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.465-500, 2024, WSAWM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874710v2</w:t>
+                <w:t xml:space="preserve">halshs-03101314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping a Mathematical Text in Sanskrit: H. T. Colebrooke, Sudhākara Dvivedin, and Pṛthūdaka’s commentary on the twelfth chapter of the Brāhmasphuṭasiddhānta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Sciences of the Ancient World Text Criticism, Critical Editions and Translations of Ancient Scholarly Texts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.465-500, 2024, WSAWM, </w:t>
+              <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.1-68, 2024, Archimedes, 978-3-031-49616-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03101314v1</w:t>
+                <w:t xml:space="preserve">hal-04874710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Multiplications Beyond the Text of Some Sanskrit Mathematical Commentaries</w:t>
               </w:r>
@@ -2176,169 +2176,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlooking mathematical justifications in the Sanskrit tradition: the nuanced case of G. F. Thibaut</w:t>
+                <w:t xml:space="preserve">Dispelling mathematical doubts. Assessing the mathematical correctness of algorithms in Bhâskara's commentary on the mathematical chapter of the Âryabhatîya.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chemla, Karine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Mathematical Proof in Ancient Traditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.260-273, 2012</w:t>
+              <w:t xml:space="preserve">The History of Mathematical Proof in Ancient Traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.487-508, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150736v2</w:t>
+                <w:t xml:space="preserve">halshs-00151013v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispelling mathematical doubts. Assessing the mathematical correctness of algorithms in Bhâskara's commentary on the mathematical chapter of the Âryabhatîya.</w:t>
+                <w:t xml:space="preserve">Overlooking mathematical justifications in the Sanskrit tradition: the nuanced case of G. F. Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The History of Mathematical Proof in Ancient Traditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.487-508, 2012</w:t>
+              <w:t xml:space="preserve">History of Mathematical Proof in Ancient Traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.260-273, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00151013v4</w:t>
+                <w:t xml:space="preserve">halshs-00150736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Sanskrit commentaries dealing with mathematics (Vth-XIIth century)</w:t>
               </w:r>
@@ -3277,51 +3277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03080188.2022.2130595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/703886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2187" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Plofker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Hayashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemency Montelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Wujastyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18732/H2XT07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760116v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149552v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000445v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine C.C. Chemla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anicotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Brentjes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bravo-Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874710v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111343556-005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006135v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108884488.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koolakodlu Mahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506929v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006132v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150736v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151013v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189339v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02120036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Raina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03080188.2022.2130595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/703886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2187" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Plofker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Hayashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemency Montelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Wujastyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18732/H2XT07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760116v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149552v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000445v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine C.C. Chemla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anicotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Brentjes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bravo-Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874710v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111343556-005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006135v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108884488.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koolakodlu Mahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506929v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006132v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151013v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150736v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189339v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02120036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Raina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>