--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2 (Numéro spécial jeux de hasard et d'argent)</w:t>
+              <w:t xml:space="preserve">, 2026, 2 (Numéro spécial Jeux de hasard), pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>