--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -301,96 +301,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des administrations de papiers en mouvement : de l'archivistique à la sociologie d'une institution vécue</w:t>
+                <w:t xml:space="preserve">Définir et mesurer la violence médicale : médecins aliénistes et ancien-nes interné-es en procès (1869 -1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociologies historiques dans la francophonie (Congrès ACFAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles Berthelet; Guillaume Dufour; Agathe Meridjen-Manoukian, May 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Penser les violences médicales : Regards croisés en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joséphine Eberhart; Solène Lellinger; Raphaël Perrin; Pierre Robicquet; Lucile Ruault, Jun 2025, Paris, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351412v1</w:t>
+                <w:t xml:space="preserve">hal-05218305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre à l’asile : violences vécues, dites et tues dans les archives de la Maison de Charenton (1870-1871)</w:t>
               </w:r>
@@ -439,467 +439,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementer l'exploitation animale, surveiller les travailleurs, nourrir la Nation : une histoire de l'idéologie capitaliste française depuis les abattoirs (La Villette, XIXe - XXe siècles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des administrations de papiers en mouvement : de l'archivistique à la sociologie d'une institution vécue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude "Exploitation animale : la peine capital(e) ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif de Recherche en Études Animales et Mouvements Animalistes (CRÉAMA), Nov 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les sociologies historiques dans la francophonie (Congrès ACFAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Berthelet; Guillaume Dufour; Agathe Meridjen-Manoukian, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393792v1</w:t>
+                <w:t xml:space="preserve">hal-05351412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fichier photographique de prostitué·es dans un commissariat de police : contrôle mobile et subversion du modèle (1973-1983)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Moreau</w:t>
+                <w:t xml:space="preserve">Réglementer l'exploitation animale, surveiller les travailleurs, nourrir la Nation : une histoire de l'idéologie capitaliste française depuis les abattoirs (La Villette, XIXe - XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebé Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes de la Revue Mouvement social : Aux marges des archives administratives et policières. Nouveaux chantiers d’histoire sociale (XXe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Mouvement Social; Gabrielle Escaich; Sacha Najman; Tymoteusz Skowroński; Antoine Perrier, Jun 2025, Paris MSH Paris Nord, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude "Exploitation animale : la peine capital(e) ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif de Recherche en Études Animales et Mouvements Animalistes (CRÉAMA), Nov 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218295v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives numériques : des obligations légales aux négociations pratiques (années 1990 – 2000)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un fichier photographique de prostitué·es dans un commissariat de police : contrôle mobile et subversion du modèle (1973-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Morel; Sarah Sandré; Réseau Jeunes Chercheur-es Santé et Société, Mar 2025, MSH Paris Nord, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes de la Revue Mouvement social : Aux marges des archives administratives et policières. Nouveaux chantiers d’histoire sociale (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Mouvement Social; Gabrielle Escaich; Sacha Najman; Tymoteusz Skowroński; Antoine Perrier, Jun 2025, Paris MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972776v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire sociale d'un fonds d'archives : tris et classements dans l'hôpital (Maison de Charenton, XIXe-début XXe)</w:t>
+                <w:t xml:space="preserve">Les archives numériques : des obligations légales aux négociations pratiques (années 1990 – 2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et Usages des Archives Médicales (8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Morel; Sarah Sandré; Réseau Jeunes Chercheur-es Santé et Société, Mar 2025, MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111807v1</w:t>
+                <w:t xml:space="preserve">hal-04972776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères réglementaires et contrôle scientifique et technique des Archives départementales sur les hôpitaux de la création des données jusqu'à l'élimination ou l'archivage définitif (L’accès aux archives médicales et aux dossiers médicaux.)</w:t>
+                <w:t xml:space="preserve">Histoire sociale d'un fonds d'archives : tris et classements dans l'hôpital (Maison de Charenton, XIXe-début XXe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mener une recherche dans le champ de la santé : enjeux éthiques et modalités pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LinCS; Valentine Gourinat; Elsie Megret, Feb 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Pratiques et Usages des Archives Médicales (8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972723v1</w:t>
+                <w:t xml:space="preserve">hal-05111807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir et mesurer la violence médicale : médecins aliénistes et ancien-nes interné-es en procès (1869 -1914)</w:t>
+                <w:t xml:space="preserve">Repères réglementaires et contrôle scientifique et technique des Archives départementales sur les hôpitaux de la création des données jusqu'à l'élimination ou l'archivage définitif (L’accès aux archives médicales et aux dossiers médicaux.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les violences médicales : Regards croisés en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joséphine Eberhart; Solène Lellinger; Raphaël Perrin; Pierre Robicquet; Lucile Ruault, Jun 2025, Paris, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Mener une recherche dans le champ de la santé : enjeux éthiques et modalités pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LinCS; Valentine Gourinat; Elsie Megret, Feb 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218305v1</w:t>
+                <w:t xml:space="preserve">hal-04972723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier la psychatrie : horizons méthodologiques et bibliographiques</w:t>
               </w:r>
@@ -1645,183 +1645,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes de la Révolution française pour exemples : mises en garde scientistes et méthode historique dans la constitution de la psychologie au début de la IIIe République</w:t>
+                <w:t xml:space="preserve">Mathieu Léonard, L’ivresse des communards. Prophylaxie antialcoolique et discours de classe (1871-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, https://www.psygenresociete.org/195. </w:t>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.191-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.71616/195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hms.7918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392513v1</w:t>
+                <w:t xml:space="preserve">hal-04392501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Léonard, L’ivresse des communards. Prophylaxie antialcoolique et discours de classe (1871-1914)</w:t>
+                <w:t xml:space="preserve">Les femmes de la Révolution française pour exemples : mises en garde scientistes et méthode historique dans la constitution de la psychologie au début de la IIIe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.191-194. </w:t>
+              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, https://www.psygenresociete.org/195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hms.7918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.71616/195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392501v1</w:t>
+                <w:t xml:space="preserve">hal-04392513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1833,151 +1833,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'encre de la clinique : panorama historique des données médicales (XVIIIe - XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Quelle histoire pour la santé mentale ? Table-ronde du Comité d'Histoire des Administrations chargées de la Santé (première conférence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069526v1</w:t>
+                <w:t xml:space="preserve">hal-05024848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle histoire pour la santé mentale ? Table-ronde du Comité d'Histoire des Administrations chargées de la Santé (première conférence)</w:t>
+                <w:t xml:space="preserve">L'encre de la clinique : panorama historique des données médicales (XVIIIe - XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Meridjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024848v1</w:t>
+                <w:t xml:space="preserve">hal-05069526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives et information des citoyens : un enjeu pour la démocratie (table-ronde), Festival Allez-Savoir (EHESS et Archives municipales de Marseille)</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isp.cnrs.fr/project/meridjen-manoukian-agathe/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s344282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Meridjen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351412v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoeb&#233; Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Higelin-Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04461422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Meridjen-Manoukian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18317199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ramonda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/195" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7918" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isp.cnrs.fr/project/meridjen-manoukian-agathe/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s344282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Meridjen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoeb&#233; Mendes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Higelin-Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04461422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Meridjen-Manoukian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18317199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ramonda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>