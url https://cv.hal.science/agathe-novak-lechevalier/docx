--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -100,1360 +100,1360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vertiges de la limite : Houellebecq et la transgression poétique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957155819893590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jouer un siècle contre l'autre. Michel Houellebecq et le XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0957155819893590⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment habiter le monde ? Michel Houellebecq architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2018.1558193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Troubles à l’ordre public : retour sur la querelle des Particules élémentaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.247-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32, pp.247-261</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mystère médiéval aux Mystères urbains : la théâtralité des Mystères de Londres de Paul Féval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les mystères urbains au XIXe siècle : le roman de l'histoire sociale (43), pp.47--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Du mystère médiéval aux Mystères urbains : la théâtralité des Mystères de Londres de Paul Féval.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la poussière aux étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Les mystères urbains au XIXe siècle : le roman de l'histoire sociale (43), pp.47--58</w:t>
+              <w:t xml:space="preserve">, 2012, 42, pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la poussière aux étoiles : biographies d'artistes de cirque au XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Littérature et cirque (42), pp.63--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inflexion des voix chères qui se sont tues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42, pp.63-79</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du theatrum mundi à la société du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509, pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma à la lettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac aujourd'hui et demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 509, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 509, pp.86-87</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtres du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.199-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 p</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féder&amp;quot;, ou ce que dit le théâtre du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.259-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.7-21</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Leuwen, le théâtre de l'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.199-212</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Stendhal littéral, &amp;quot;Lamiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.397-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Lucien Leuwen, le théâtre de l'Histoire</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ton du roman stendhalien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9, pp.137-151</w:t>
+              <w:t xml:space="preserve">, 2008, 7, pp.207-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.397-401</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction de la théâtralité dans le genre du roman historique romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...213 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064066v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03060920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stendhal et le &amp;quot;thermomètre du beau</w:t>
               </w:r>
@@ -1612,657 +1612,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pathétique en lisière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Unité de l’œuvre de Michel Houellebecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marseille, France. pp.67-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1424-4.p.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">George Sand, une théâtralité singulière ? Indiana et Mauprat au regard des romans de Stendhal et de Balzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, performance et théâtralité dans l’œuvre de George Sand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Santa Barbara, États-Unis. pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de société, objet romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Tréteaux et paravents" organisé à la Fondation Royaumont, Asnières sur Oise, 5-6 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.69-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. pp.69-84</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de société, objet romanesque : du théâtre de société au théâtre social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréteaux et paravents. Le théâtre de société au XIXe siècle, Fondation Royaumont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Asnières-sur-Oise, France. pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Asnières-sur-Oise, France. pp.69-84</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman et drame chez Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Théâtre et Roman", Paris, 25 février 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.61-74</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernani, Ruy Blas, drames romanesques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Colloque d'agrégation de Montpellier-Lyon, "Hernani/Ruy Blas", Montpellier, janvier 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Stendhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Stendhal / théâtre", Université Paris III, 11-13 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théâtralité romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Que voit-on quand on lit ?", Université Paris III, 8 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsociologie balzacienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Balzac présociologue", Universités Paris III et Paris IV 28 mars 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074056v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03071375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théâtralité romanesque au XIXe siècle</w:t>
               </w:r>
@@ -2412,165 +2412,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stendhal/théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 250 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 250 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054749v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02898570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3305,165 +3305,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Microsociologie balzacienne : Balzac, Goffman et le théâtre du monde »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac, l’invention de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.301-316, 2019, 2406083438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stendhal, lecteur du théâtre de Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures et lecteurs de Stendhal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.71-85, 2019, 2745349589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412436v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04412427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures humaines</w:t>
               </w:r>
@@ -3984,51 +3984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819893590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1558193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1424-4.p.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bordas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819893590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1558193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1424-4.p.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bordas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>