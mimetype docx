--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -100,1360 +100,1360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jouer un siècle contre l'autre. Michel Houellebecq et le XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.133-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vertiges de la limite : Houellebecq et la transgression poétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (1), pp.10-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957155819893590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0957155819893590⟩</w:t>
+                <w:t xml:space="preserve">hal-04412337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment habiter le monde ? Michel Houellebecq architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2018.1558193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.133-152</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Troubles à l’ordre public : retour sur la querelle des Particules élémentaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.247-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mystère médiéval aux Mystères urbains : la théâtralité des Mystères de Londres de Paul Féval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les mystères urbains au XIXe siècle : le roman de l'histoire sociale (43), pp.47--58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32, pp.247-261</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la poussière aux étoiles : biographies d'artistes de cirque au XIXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Littérature et cirque (42), pp.63--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du mystère médiéval aux Mystères urbains : la théâtralité des Mystères de Londres de Paul Féval.</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inflexion des voix chères qui se sont tues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.11-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la poussière aux étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Les mystères urbains au XIXe siècle : le roman de l'histoire sociale (43), pp.47--58</w:t>
+              <w:t xml:space="preserve">, 2012, 42, pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42, pp.63-79</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac aujourd'hui et demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Littérature et cirque (42), pp.63--79</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du theatrum mundi à la société du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509, pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'inflexion des voix chères qui se sont tues</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma à la lettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.11-25</w:t>
+              <w:t xml:space="preserve">, 2011, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 509, pp.86-87</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtres du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.199-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 p</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Leuwen, le théâtre de l'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.7-21</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Stendhal littéral, &amp;quot;Lamiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.397-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 509, pp.56-58</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féder&amp;quot;, ou ce que dit le théâtre du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.259-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.199-212</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ton du roman stendhalien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Féder&amp;quot;, ou ce que dit le théâtre du monde</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction de la théâtralité dans le genre du roman historique romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9, pp.259-275</w:t>
+              <w:t xml:space="preserve">, 2008, 7, pp.207-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...279 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060920v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03064066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stendhal et le &amp;quot;thermomètre du beau</w:t>
               </w:r>
@@ -1612,657 +1612,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">George Sand, une théâtralité singulière ? Indiana et Mauprat au regard des romans de Stendhal et de Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture, performance et théâtralité dans l’œuvre de George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Santa Barbara, États-Unis. pp.27-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pathétique en lisière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Unité de l’œuvre de Michel Houellebecq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Marseille, France. pp.67-80, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1424-4.p.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1424-4.p.0067⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01439150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de société, objet romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Tréteaux et paravents" organisé à la Fondation Royaumont, Asnières sur Oise, 5-6 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.69-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Santa Barbara, États-Unis. pp.27-43</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de société, objet romanesque : du théâtre de société au théâtre social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréteaux et paravents. Le théâtre de société au XIXe siècle, Fondation Royaumont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Asnières-sur-Oise, France. pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. pp.69-84</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman et drame chez Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Théâtre et Roman", Paris, 25 février 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Asnières-sur-Oise, France. pp.69-84</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de Stendhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Stendhal / théâtre", Université Paris III, 11-13 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.61-74</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théâtralité romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Que voit-on quand on lit ?", Université Paris III, 8 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microsociologie balzacienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Balzac présociologue", Universités Paris III et Paris IV 28 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernani, Ruy Blas, drames romanesques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Colloque d'agrégation de Montpellier-Lyon, "Hernani/Ruy Blas", Montpellier, janvier 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071375v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03074056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théâtralité romanesque au XIXe siècle</w:t>
               </w:r>
@@ -2412,165 +2412,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 250 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stendhal/théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 250 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898570v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03054749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3305,303 +3305,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stendhal, lecteur du théâtre de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures et lecteurs de Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.71-85, 2019, 2745349589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Microsociologie balzacienne : Balzac, Goffman et le théâtre du monde »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac, l’invention de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.301-316, 2019, 2406083438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.71-85, 2019, 2745349589</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment « rendre compte du monde » ? Houellebecq entre “sens du combat” et “soumission”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estremi occidenti. Frontiere del contemporaneo in Walter Siti e Michel Houellebecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Carrère. Faire effraction dans le réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.O.L, pp.505-517, 2018, 281804636X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412408v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04412399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Là où ça compte. Préface à l'anthologie poétique de Michel Houellebecq</w:t>
               </w:r>
@@ -3984,51 +3984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819893590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1558193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1424-4.p.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bordas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819893590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1558193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1424-4.p.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bordas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01409987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>