--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1355,51 +1355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="100FB11F"/>
+    <w:nsid w:val="7DF4A129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>