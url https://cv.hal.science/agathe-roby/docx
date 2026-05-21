--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -178,196 +178,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Grande Abbaye au Château Vert : l’installation d’un nouveau bordel municipal à Toulouse au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Pour une approche spatiale de la prostitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gonzalez-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Prostitutions Urbaines, XIVe-XXIe siècles, 49 (2), pp.17-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhu.049.0017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Prostitutions urbaines du XIVe au XXIe siècles, 2 (49), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.049.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655445v1</w:t>
+                <w:t xml:space="preserve">hal-01875368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche spatiale de la prostitution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la Grande Abbaye au Château Vert : l’installation d’un nouveau bordel municipal à Toulouse au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Prostitutions urbaines du XIVe au XXIe siècles, 2 (49), pp.5-15. </w:t>
+              <w:t xml:space="preserve">, 2017, Prostitutions Urbaines, XIVe-XXIe siècles, 49 (2), pp.17-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.049.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhu.049.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875368v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -510,51 +510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de la sexualité vénale dans le sud de la France à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partages genrés de l'espace, conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bucarest, Roumanie. pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -611,51 +611,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prostitution au Moyen Âge. Le commerce charnel en Midi toulousain du XIIIe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Loubatières, 2021, 978-2-86266-780-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -699,208 +699,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire respecter l'ordre public : la gestion de l'espace urbain au prisme des sexualités extraconjugales (Midi toulousain, xive-xvie siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Concubins, clients et belliqueux. Le comportement transgressif des clercs à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'étude historique de Fanjeaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administrer la ville dans et hors les murs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conformisme et transgression dans l'église méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, 2022, 978-2-9568972-3-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722998v1</w:t>
+                <w:t xml:space="preserve">hal-04722993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concubins, clients et belliqueux. Le comportement transgressif des clercs à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faire respecter l'ordre public : la gestion de l'espace urbain au prisme des sexualités extraconjugales (Midi toulousain, xive-xvie siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conformisme et transgression dans l'église méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Administrer la ville dans et hors les murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Institut de recherches historiques du Septentrion, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irhis.7257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722993v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostituées médiévales : femmes sacrifiées, femmes libérées? : parcours de femmes méridionales de la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fama delle donne : pratiche femminili e società tra Medioevo ed età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -945,57 +945,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse, &amp;quot;bonne ville&amp;quot; du royaume (XIIIe-XIVe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">1350-1500: entre crise et renouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de Toulouse et de la métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1003,81 +1003,81 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-7089-8379-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402310v1</w:t>
+                <w:t xml:space="preserve">hal-02403221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1350-1500: entre crise et renouveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toulouse, &amp;quot;bonne ville&amp;quot; du royaume (XIIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de Toulouse et de la métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1085,51 +1085,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-7089-8379-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403221v1</w:t>
+                <w:t xml:space="preserve">hal-02402310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1355,51 +1355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF4A129"/>
+    <w:nsid w:val="332BC99D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-roby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185972233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01655445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.049.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.049.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferrachat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01655451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.7257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833134925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23744/3769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02402310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983793-histoire-de-toulouse-et-de-la-metropole-jean-marc-olivier-remy-pech-collectif/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02403221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01452867v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Viallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-roby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185972233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875368v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.049.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01655445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.049.0017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferrachat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01655451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.7257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833134925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23744/3769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02403221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983793-histoire-de-toulouse-et-de-la-metropole-jean-marc-olivier-remy-pech-collectif/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02402310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01452867v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Viallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>