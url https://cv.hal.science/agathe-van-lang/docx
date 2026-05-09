--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -66,5136 +66,5205 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Duplomb 2 et le Conseil constitutionnel : petit exercice de jurisprudence-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05580252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création nécessaire d'une autorité publique indépendante pour l'environnement en droit interne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'offensive libertarienne du secteur agricole contre les normes environnementales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Numéro Spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification juridique d’un terminal méthanier flottant : navire ou installation classée pour la protection de l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (1), pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03705916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la transition écologique en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux climatique devant le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Deffairi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démolition d'une construction illégale : quand l'urbanisme et l'environnement font cause commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 09, pp.433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la chauve-souris et le pangolin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.1044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un petit fabliau pour se distraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02875263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention citoyenne pour le climat vue du droit de l’environnement : un dispositif participatif singulier en voie d’institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome 62 (1), pp.509-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apd.621.0524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incertitudes de la notion de compatibilité en droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse d'une action en responsabilité contre l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du climat et de la biodiversité au prisme du droit économique : l’apport de la loi Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des ressources génétiques. La création par la loi Biodiversité d’un régime pour l’accès aux ressources génétiques et le partage des avantages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors Série, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de séparation des autorités administrative et judiciaire et les éoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de la qualité de l'air : de la transformation d'un droit gazeux en droit solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Biodiversité du 8 août 2016 : une ambivalence assumée ; Le droit renouvelé : la reprise des procédés efficaces (2e Partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.2492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine environnementaliste doit-elle inévitablement s'inscrire dans la summa divisio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Numéro Spécial, pp.60-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Biodiversité du 8 août 2016 : une ambivalence assumée. Le droit nouveau : la course à l'armement (1re Partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.2381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compensation des atteintes à la biodiversité : de l'utilité technique d'un dispositif éthiquement contestable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclassement d'un territoire classé en réserve naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de précaution : exorciser les fantasmagories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d'État délivre son imprimatur à la RT 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des populations contre les fibres d'amiante passée au crible de la Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermeture d'exploitation : l'obligation pour le préfet de fixer l'usage futur du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application du principe de précaution à la déclaration d'utilité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Police municipale et antennes relais : l'incompatibilité se confirme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation environnementale des documents d'urbanisme après la loi Grenelle II : une nouvelle couche de vert ? À propos du décret du 23 août 2012 relatif à l'évaluation environnementale des documents d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La privatisation de l'usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des continuités écologiques : avancées et limites du droit ; À propos du décret n° 2012-1492 du 27 déc. 2012 relatif à la trame verte et bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des continuités écologiques : avancées et limites du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02233971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'une approche intégrée du risque d'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause générale de répartition des compétences au secours des antennes relais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux développements du contentieux administratif des antennes relais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la compétence judiciaire dans le contentieux des antennes-relais : fin ou suite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exclusivité de la police spéciale des ondes électromagnétiques : quand la compétence prime le fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif, l'Etat et les algues vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire de l'Erika : la consécration du préjudice écologique par le juge judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une résurgence de la jurisprudence Giry... à propos de la responsabilité des officiers d'état civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable et contentieux administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dualisme juridictionnel en France : une question toujours d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.1760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands contentieux environnementaux en Bretagne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.299, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition écologique et système de santé. Rapport de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition écologique et système de santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Editions, pp.193, 2025, 978-2-38612-110-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte de l'environnement et milieux naturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vingt ans de la Charte de l'environnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LEH Editions, pp.193, 2025, 978-2-38612-110-4</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesticides et contentieux de la responsabilité administrative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pesticides saisis par le droit. Regards croisés et pluridisciplinaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.141, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.299, 2025</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;ratés&amp;quot; de l’aménagement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les impensés du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.91-104, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-12, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.91-104, 2022</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concepts : du développement durable à la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roux, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'environnementalisation du droit : études en l'honneur de Sylvie Caudal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.69, 2020, Colloques et essais, 978-2-37032-231-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’exploitation à la valorisation des mers. Une évolution sans révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cudennec, Annie and Gueguen-Hallouët, Gaëlle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et la mer : soixante ans après les Traités de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp.105, 2019, 978-2-233-00923-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.69, 2020, Colloques et essais, 978-2-37032-231-9</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Collart Dutilleul; Valérie Pironon; Agathe Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques (1e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.146, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Pedone, pp.105, 2019, 978-2-233-00923-4</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Collart Dutilleul; Valérie Pironon; Agathe Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques (1e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.650-652, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Biodiversité</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des principes en matière de politique énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Billet, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Des petits oiseaux aux grands principes" : mélanges en hommage au professeur Jean Untermaier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.687, 2018, 978-2-84934-301-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Collart Dutilleul; Valérie Pironon; Agathe Van Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques (1e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.146, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
+              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.471-474, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Collart Dutilleul; Valérie Pironon; Agathe Van Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques (1e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.300-308, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Intérêt général</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Collart Dutilleul; Valérie Pironon; Agathe Van Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques (1e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.471-474, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
+              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.219-223, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.687, 2018, 978-2-84934-301-2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d’intégration en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brovelli, Gérard and Sancy, Mary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement et développement durable dans les politiques de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.25, 2017, 978-2-7535-5310-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.650-652, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l’Etat du fait du service public judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.227, 2016, Thèmes et commentaires, 9782247160891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.219-223, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la Charte de l’environnement sur le droit de la responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerda-Guzman, Carolina and Savonitto, Florian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la Charte de l'environnement : 2005-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.243, 2016, 978-2-37032-077-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.25, 2017, 978-2-7535-5310-1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de l’autorité judiciaire dans les institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.229, 2016, Thèmes et commentaires, 9782247167487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428234v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03428211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2025, Thémis, 9782130862819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefèvre Dalloz, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 340 p., 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13jal⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abandon du projet d'aéroport de Notre-Dame-des-Landes: quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Lang, Agathe and Lormeteau, Blanche. Presses universitaires de Rennes, 2021, 978-2-7535-8157-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Collart Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Lang, Agathe; Collart Dutilleul, François; Pironon, Valérie. Institut universitaire Varenne, 2018, Transition &amp; justice, 978-2-37032-178-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et mettre en oeuvre les transitions écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Lang, Agathe. Mare &amp; Martin, 2018, Droit, Sciences et Environnement, 978-2-84934-294-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2016, Thémis, 978-2-13-073356-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Collart Dutilleul</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Van Lang, Agathe; Collart Dutilleul, François; Pironon, Valérie. Institut universitaire Varenne, 2018, Transition &amp; justice, 978-2-37032-178-7</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Inserguet-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2015, 978-2-247-15193-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624790v1</w:t>
-              </w:r>
-[...2894 lines deleted...]
-                <w:t xml:space="preserve">halshs-02218728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de précaution et les concessions minières de granulats marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Le juge administratif, le littoral et la mer après la loi Elan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le transport maritime et la protection de la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention par l’intégration des préoccupations environnementales dans les contrats publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel 2018 de la Société française pour le droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5342,51 +5411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432137v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pironon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gondouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Inserguet-Brisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Deffairi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0524" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02233971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Deffairi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02233971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pironon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gondouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Inserguet-Brisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>