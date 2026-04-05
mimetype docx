--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -634,234 +634,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’obligation de signalement : une solution à la responsabilité disciplinaire du médecin et à la protection du mineur maltraité ?</w:t>
+                <w:t xml:space="preserve">Ouverture du droit à réparation des aléas thérapeutiques aux pathologies évolutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.715</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286477v1</w:t>
+                <w:t xml:space="preserve">hal-04286483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La saga des transfusions sanguines non consenties : une histoire de compromis</w:t>
+                <w:t xml:space="preserve">L’obligation de signalement : une solution à la responsabilité disciplinaire du médecin et à la protection du mineur maltraité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.25</w:t>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286462v1</w:t>
+                <w:t xml:space="preserve">hal-04286477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture du droit à réparation des aléas thérapeutiques aux pathologies évolutives</w:t>
+                <w:t xml:space="preserve">La saga des transfusions sanguines non consenties : une histoire de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 205, pp.18</w:t>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286483v1</w:t>
+                <w:t xml:space="preserve">hal-04286462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -873,303 +873,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disponibilité européenne des données de santé</w:t>
+                <w:t xml:space="preserve">La désobéissance civile, nouvelle forme d'alerte précoce en santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance européenne des données : questions choisies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thibault Douville; Emmanuel Netter, Oct 2025, Université Caen-Normandie, France</w:t>
+              <w:t xml:space="preserve">Alerter précocement pour prévenir et corriger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Denys de Bonnaventure; Audrey Gratadour, Feb 2025, Université catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441115v1</w:t>
+                <w:t xml:space="preserve">hal-05002722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La norme juridique contemporaine et l'Etat de droit</w:t>
+                <w:t xml:space="preserve">Risques et enjeux de la levée du secret professionnel médical dans la protection des victimes d’emprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dir. Agathe Voillemet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Université catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">Approche pluridisciplinaire de l'emprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cathy Pomart; Anastasia Conroux; Blandine Mallevaey, Jan 2025, Université catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002752v1</w:t>
+                <w:t xml:space="preserve">hal-04924280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désobéissance civile, nouvelle forme d'alerte précoce en santé environnementale</w:t>
+                <w:t xml:space="preserve">La norme juridique contemporaine et l'Etat de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter précocement pour prévenir et corriger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Denys de Bonnaventure; Audrey Gratadour, Feb 2025, Université catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">Dir. Agathe Voillemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Université catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002722v1</w:t>
+                <w:t xml:space="preserve">hal-05002752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et enjeux de la levée du secret professionnel médical dans la protection des victimes d’emprise</w:t>
+                <w:t xml:space="preserve">La disponibilité européenne des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche pluridisciplinaire de l'emprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cathy Pomart; Anastasia Conroux; Blandine Mallevaey, Jan 2025, Université catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">La gouvernance européenne des données : questions choisies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thibault Douville; Emmanuel Netter, Oct 2025, Université Caen-Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924280v1</w:t>
+                <w:t xml:space="preserve">hal-05441115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace européen des données de santé</w:t>
               </w:r>
@@ -1287,385 +1287,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
+                <w:t xml:space="preserve">L’utilisation des services numériques nationaux dans le cadre de la pédiatrie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nuit du droit édition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Interprofessionnalité en pédiatrie sociale et partage d’informations au temps du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Feb 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539497v1</w:t>
+                <w:t xml:space="preserve">hal-04286588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La requalification des données médicales personnelles et non personnelles en données d’intérêt général</w:t>
+                <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques</w:t>
+              <w:t xml:space="preserve">La nuit du droit édition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286538v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une personnalité juridique pour l’environnement</w:t>
+                <w:t xml:space="preserve">La requalification des données médicales personnelles et non personnelles en données d’intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
+              <w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286558v1</w:t>
+                <w:t xml:space="preserve">hal-04286538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ouverture des données de santé à des fins de prise en charge médicale</w:t>
+                <w:t xml:space="preserve">Une personnalité juridique pour l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection des données personnelles et de santé : comment conjuguer confidentialité et utilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association FORMATICSanté, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286578v1</w:t>
+                <w:t xml:space="preserve">hal-04286558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des services numériques nationaux dans le cadre de la pédiatrie sociale</w:t>
+                <w:t xml:space="preserve">L'ouverture des données de santé à des fins de prise en charge médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interprofessionnalité en pédiatrie sociale et partage d’informations au temps du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Lille, Feb 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">La protection des données personnelles et de santé : comment conjuguer confidentialité et utilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association FORMATICSanté, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286588v1</w:t>
+                <w:t xml:space="preserve">hal-04286578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits et devoirs du patient sur sa donnée médicale</w:t>
               </w:r>
@@ -2013,159 +2013,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse juridique du règlement européen sur les marchés numériques</w:t>
+                <w:t xml:space="preserve">Analyse juridique du règlement sur la gouvernance européenne des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme des données de santé - Health Data Hub. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286688v1</w:t>
+                <w:t xml:space="preserve">hal-04286676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse juridique du règlement sur la gouvernance européenne des données</w:t>
+                <w:t xml:space="preserve">Analyse juridique du règlement européen sur les marchés numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme des données de santé - Health Data Hub. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286676v1</w:t>
+                <w:t xml:space="preserve">hal-04286688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse juridique de la proposition de règlement européen relatif à l'intelligence artificielle</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4631F7AB"/>
+    <w:nsid w:val="B874D096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2600,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-voillemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Voillemet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPHF0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-voillemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Voillemet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPHF0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>