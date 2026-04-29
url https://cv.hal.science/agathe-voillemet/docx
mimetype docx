--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -634,96 +634,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture du droit à réparation des aléas thérapeutiques aux pathologies évolutives</w:t>
+                <w:t xml:space="preserve">La saga des transfusions sanguines non consenties : une histoire de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 205, pp.18</w:t>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286483v1</w:t>
+                <w:t xml:space="preserve">hal-04286462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obligation de signalement : une solution à la responsabilité disciplinaire du médecin et à la protection du mineur maltraité ?</w:t>
               </w:r>
@@ -772,96 +772,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La saga des transfusions sanguines non consenties : une histoire de compromis</w:t>
+                <w:t xml:space="preserve">Ouverture du droit à réparation des aléas thérapeutiques aux pathologies évolutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.25</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286462v1</w:t>
+                <w:t xml:space="preserve">hal-04286483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -873,303 +873,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désobéissance civile, nouvelle forme d'alerte précoce en santé environnementale</w:t>
+                <w:t xml:space="preserve">La norme juridique contemporaine et l'Etat de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter précocement pour prévenir et corriger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Denys de Bonnaventure; Audrey Gratadour, Feb 2025, Université catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">Dir. Agathe Voillemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Université catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002722v1</w:t>
+                <w:t xml:space="preserve">hal-05002752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et enjeux de la levée du secret professionnel médical dans la protection des victimes d’emprise</w:t>
+                <w:t xml:space="preserve">La disponibilité européenne des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche pluridisciplinaire de l'emprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cathy Pomart; Anastasia Conroux; Blandine Mallevaey, Jan 2025, Université catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">La gouvernance européenne des données : questions choisies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thibault Douville; Emmanuel Netter, Oct 2025, Université Caen-Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924280v1</w:t>
+                <w:t xml:space="preserve">hal-05441115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La norme juridique contemporaine et l'Etat de droit</w:t>
+                <w:t xml:space="preserve">La désobéissance civile, nouvelle forme d'alerte précoce en santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dir. Agathe Voillemet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Université catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">Alerter précocement pour prévenir et corriger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Denys de Bonnaventure; Audrey Gratadour, Feb 2025, Université catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002752v1</w:t>
+                <w:t xml:space="preserve">hal-05002722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disponibilité européenne des données de santé</w:t>
+                <w:t xml:space="preserve">Risques et enjeux de la levée du secret professionnel médical dans la protection des victimes d’emprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance européenne des données : questions choisies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thibault Douville; Emmanuel Netter, Oct 2025, Université Caen-Normandie, France</w:t>
+              <w:t xml:space="preserve">Approche pluridisciplinaire de l'emprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cathy Pomart; Anastasia Conroux; Blandine Mallevaey, Jan 2025, Université catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441115v1</w:t>
+                <w:t xml:space="preserve">hal-04924280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace européen des données de santé</w:t>
               </w:r>
@@ -1287,385 +1287,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des services numériques nationaux dans le cadre de la pédiatrie sociale</w:t>
+                <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interprofessionnalité en pédiatrie sociale et partage d’informations au temps du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Lille, Feb 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">La nuit du droit édition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286588v1</w:t>
+                <w:t xml:space="preserve">hal-04539497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
+                <w:t xml:space="preserve">La requalification des données médicales personnelles et non personnelles en données d’intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nuit du droit édition 2022</w:t>
+              <w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539497v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La requalification des données médicales personnelles et non personnelles en données d’intérêt général</w:t>
+                <w:t xml:space="preserve">Une personnalité juridique pour l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques</w:t>
+              <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286538v1</w:t>
+                <w:t xml:space="preserve">hal-04286558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une personnalité juridique pour l’environnement</w:t>
+                <w:t xml:space="preserve">L'ouverture des données de santé à des fins de prise en charge médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">La protection des données personnelles et de santé : comment conjuguer confidentialité et utilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association FORMATICSanté, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286558v1</w:t>
+                <w:t xml:space="preserve">hal-04286578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ouverture des données de santé à des fins de prise en charge médicale</w:t>
+                <w:t xml:space="preserve">L’utilisation des services numériques nationaux dans le cadre de la pédiatrie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection des données personnelles et de santé : comment conjuguer confidentialité et utilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association FORMATICSanté, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Interprofessionnalité en pédiatrie sociale et partage d’informations au temps du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Feb 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286578v1</w:t>
+                <w:t xml:space="preserve">hal-04286588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits et devoirs du patient sur sa donnée médicale</w:t>
               </w:r>
@@ -1815,357 +1815,357 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse juridique de la proposition de règlement pour une Europe interopérable</w:t>
+                <w:t xml:space="preserve">Analyse juridique du règlement sur la gouvernance européenne des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme des données de santé - Health Data Hub. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286697v1</w:t>
+                <w:t xml:space="preserve">hal-04286676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse juridique de la directive européenne sur la sécurité des réseaux et des systèmes d'information</w:t>
+                <w:t xml:space="preserve">Analyse juridique du règlement européen sur les marchés numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme des données de santé - Health Data Hub. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286717v1</w:t>
+                <w:t xml:space="preserve">hal-04286688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'arrêt</w:t>
+                <w:t xml:space="preserve">Analyse juridique de la directive européenne sur la sécurité des réseaux et des systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme des données de santé - Health Data Hub. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286727v1</w:t>
+                <w:t xml:space="preserve">hal-04286717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse juridique du règlement sur la gouvernance européenne des données</w:t>
+                <w:t xml:space="preserve">Analyse d'arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme des données de santé - Health Data Hub. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286676v1</w:t>
+                <w:t xml:space="preserve">hal-04286727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse juridique du règlement européen sur les marchés numériques</w:t>
+                <w:t xml:space="preserve">Analyse juridique de la proposition de règlement pour une Europe interopérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme des données de santé - Health Data Hub. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286688v1</w:t>
+                <w:t xml:space="preserve">hal-04286697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse juridique de la proposition de règlement européen relatif à l'intelligence artificielle</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B874D096"/>
+    <w:nsid w:val="A455D98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2600,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-voillemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Voillemet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPHF0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-voillemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Voillemet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPHF0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>