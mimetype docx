--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1369,165 +1369,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La requalification des données médicales personnelles et non personnelles en données d’intérêt général</w:t>
+                <w:t xml:space="preserve">Une personnalité juridique pour l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques</w:t>
+              <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286538v1</w:t>
+                <w:t xml:space="preserve">hal-04286558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une personnalité juridique pour l’environnement</w:t>
+                <w:t xml:space="preserve">La requalification des données médicales personnelles et non personnelles en données d’intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Voillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection de l’environnement au moyen des armes juridiques</w:t>
+              <w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286558v1</w:t>
+                <w:t xml:space="preserve">hal-04286538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture des données de santé à des fins de prise en charge médicale</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A455D98F"/>
+    <w:nsid w:val="EC89C835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2600,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-voillemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Voillemet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPHF0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agathe-voillemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Voillemet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPHF0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>