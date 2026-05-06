--- v0 (2026-04-03)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agathe Anthierens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agatheanthierens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6009-696X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraspinal muscle deoxygenation and neuromuscular involvement of agonist and antagonist muscles during prolonged trunk extension exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula El Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Movement &amp; Sport Sciences - Science &amp; Motricité, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2025024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraspinal muscle oxygenation and mechanical efficiency are reduced in individuals with chronic low back pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Reports, 14, pp.4943. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55672-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgina Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Torreggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cannabidiol dans le sport : une bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Science & Sports, 36 (4), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a four-week functional restoration program in chronic low back pain patients and three-month follow-up: focus on paraspinal muscle aerobic metabolism responses to exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (12), pp.1558-1566. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.20.11113-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk Muscle Aerobic Metabolism Responses in Endurance Athletes, Combat Athletes and Untrained Men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal of Sports Medicine, 40, pp.434-439. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0856-7207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical Application of Cannabidiol for Muscle Recovery : A randomized, double-blinded Pilot Study on Recovery of Muscle Function After Exercise-Induced Muscle Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European College of Sport Science - Rimini 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a four-week functional restoration program in chronic low back pain patients: Focus on paraspinal muscle aerobic metabolism responses to exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses hémodynamiques et métaboliques des muscles paravertébraux à l'exercice : influence de la lombalgie chronique et de la pratique d'activités physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LILUS009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02495348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agathe Anthierens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agatheanthierens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6009-696X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical application of cannabidiol for muscle recovery after exercise-induced muscle damage: a randomized, double-blinded pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cannabis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42238-026-00420-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraspinal muscle deoxygenation and neuromuscular involvement of agonist and antagonist muscles during prolonged trunk extension exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula El Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Movement &amp; Sport Sciences - Science &amp; Motricité, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2025024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraspinal muscle oxygenation and mechanical efficiency are reduced in individuals with chronic low back pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Reports, 14, pp.4943. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55672-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgina Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Torreggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cannabidiol dans le sport : une bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Science & Sports, 36 (4), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a four-week functional restoration program in chronic low back pain patients and three-month follow-up: focus on paraspinal muscle aerobic metabolism responses to exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (12), pp.1558-1566. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.20.11113-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk Muscle Aerobic Metabolism Responses in Endurance Athletes, Combat Athletes and Untrained Men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal of Sports Medicine, 40, pp.434-439. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0856-7207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical Application of Cannabidiol for Muscle Recovery : A randomized, double-blinded Pilot Study on Recovery of Muscle Function After Exercise-Induced Muscle Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European College of Sport Science - Rimini 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maboudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international ACAPS 2023 - Association des Chercheurs en Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a four-week functional restoration program in chronic low back pain patients: Focus on paraspinal muscle aerobic metabolism responses to exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses hémodynamiques et métaboliques des muscles paravertébraux à l'exercice : influence de la lombalgie chronique et de la pratique d'activités physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LILUS009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02495348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50E46BC8"/>
+    <w:nsid w:val="34AA7258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agatheanthierens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6009-696X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05129441v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daussin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula El Ghali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55672-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.03.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.20.11113-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0856-7207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Locquenies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gauchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Locquenies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pouchain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495348v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUS009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agatheanthierens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6009-696X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mendes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Locquenies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gauchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-026-00420-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05129441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daussin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula El Ghali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55672-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.20.11113-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0856-7207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Locquenies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pouchain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mendes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Locquenies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pouchain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maboudou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495348v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUS009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>