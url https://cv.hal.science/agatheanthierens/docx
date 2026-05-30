--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34AA7258"/>
+    <w:nsid w:val="0A12F121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>