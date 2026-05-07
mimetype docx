--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Durability of an Optical Fiber Cable Intended for Distributed Strain Measurements in Concrete Structures</w:t>
+                <w:t xml:space="preserve">Application of Distributed Optical Fiber Sensing Technology to the Detection and Monitoring of Internal Swelling Pathologies in Massive Concrete Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quiertant</w:t>
@@ -313,102 +313,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1 (22), 43 p. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (20), pp.7797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22010141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22207797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519473v1</w:t>
+                <w:t xml:space="preserve">hal-03832481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Distributed Optical Fiber Sensing Technology to the Detection and Monitoring of Internal Swelling Pathologies in Massive Concrete Blocks</w:t>
+                <w:t xml:space="preserve">Environmental Durability of an Optical Fiber Cable Intended for Distributed Strain Measurements in Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quiertant</w:t>
@@ -443,78 +443,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (20), pp.7797. </w:t>
+              <w:t xml:space="preserve">, 2022, 1 (22), 43 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22207797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22010141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832481v1</w:t>
+                <w:t xml:space="preserve">hal-03519473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation on the Strain Response of Distributed Optical Fiber Sensors Bonded to Concrete : Influence of the Adhesive Stiffness on Crack Monitoring Performance</w:t>
               </w:r>
@@ -1925,295 +1925,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Jitter Reduction of a Mode-Locked VECSEL Using an Optically Triggered SESAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrashort pulse generation from 156 µm mode-locked VECSEL at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiad Khadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaya Baili</w:t>
+                <w:t xml:space="preserve">Guy Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Morvan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aghiad Khadour</w:t>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2058796⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (19), pp.19902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.019902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914865v1</w:t>
+                <w:t xml:space="preserve">hal-04433540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort pulse generation from 156 µm mode-locked VECSEL at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing Jitter Reduction of a Mode-Locked VECSEL Using an Optically Triggered SESAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaya Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiad Khadour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (19), pp.19902. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (19), pp.1434 - 1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.019902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2058796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433540v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2399,51 +2399,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiad Khadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3288,277 +3288,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation of large scale direct shear test to study the progressive failure of concrete/rock interface</w:t>
+                <w:t xml:space="preserve">Instrumentations traditionnelles et innovantes d'un essai de flexion à rupture sur une poutre précontrainte de pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Mouzannar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pruvost</w:t>
+                <w:t xml:space="preserve">Adrien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rojat</w:t>
+                <w:t xml:space="preserve">Didier Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Maherault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brioist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp. 649-655</w:t>
+              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531056v1</w:t>
+                <w:t xml:space="preserve">hal-01280207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentations traditionnelles et innovantes d'un essai de flexion à rupture sur une poutre précontrainte de pont</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumentation of large scale direct shear test to study the progressive failure of concrete/rock interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Maherault</w:t>
+                <w:t xml:space="preserve">Hussein Mouzannar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Brioist</w:t>
+                <w:t xml:space="preserve">Fabrice Rojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp. 649-655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280207v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative strain measurements with distributed fiber optic systems : qualification of a sensing cable bonded to the surface of a concrete structure</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948462v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Baili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.4101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkadesh Raman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preshit Limje" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0002209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Battesti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0628-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Billon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Harmand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadime Ndao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2058796" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.019902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baumann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17350" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Degaugue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2024-138489" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klepikova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32296" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-An Ho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Six" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubagnac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouzannar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rojat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Houel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Maherault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brioist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wyniecki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herrera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00467637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03163647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207797" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948462v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Baili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.4101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkadesh Raman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preshit Limje" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0002209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Battesti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0628-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Billon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Harmand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadime Ndao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.019902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2058796" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baumann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17350" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Degaugue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2024-138489" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klepikova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32296" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-An Ho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Six" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubagnac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Houel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Germain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Maherault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brioist" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouzannar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rojat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wyniecki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herrera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00467637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03163647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>