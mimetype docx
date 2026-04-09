--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (175)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (176)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -467,105 +467,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Driven Behavior of Surface Tension in Liquids Under Closed Nano-Confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular-driven extreme surface tension of water in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunchun Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983947v1</w:t>
+                <w:t xml:space="preserve">hal-05569124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependence of the Isochoric Surface Tension of a Narrowly Confined Ionic-Liquid</w:t>
               </w:r>
@@ -623,5191 +640,5165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-driven mass transfer modeling and inverse design for nanofiltration membranes: a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-Driven Behavior of Surface Tension in Liquids Under Closed Nano-Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2025.119338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221232v1</w:t>
+                <w:t xml:space="preserve">hal-04983947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of water in ethanol uptake within PIM-1 membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Machine learning-driven mass transfer modeling and inverse design for nanofiltration membranes: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunchun Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124314⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2025.119338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103022v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Simulations to Experimental Validation of Gas Permeance in Zeolite Membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Cesari</w:t>
+                <w:t xml:space="preserve">Deciphering the role of water in ethanol uptake within PIM-1 membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morshed Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Van Der Bruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 733, pp.124314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436707v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discussion on the dynamical ergodicity/memory (breakdown) in hybrid MD/GCMC simulation of adsorption-induced transitions in metal–organic frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Molecular Simulations to Experimental Validation of Gas Permeance in Zeolite Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43580-025-01462-x⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388410v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic computing of the solid–fluid surface free energy and tension</w:t>
+                <w:t xml:space="preserve">A discussion on the dynamical ergodicity/memory (breakdown) in hybrid MD/GCMC simulation of adsorption-induced transitions in metal–organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42254-025-00855-z⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43580-025-01462-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173667v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Surface and Line Tensions of Nanoconfined Water using a Single Atomistic Simulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic computing of the solid–fluid surface free energy and tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42254-025-00855-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266132v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Surface Tension, Adsorption Isotherms and Separation of Water–Ethanol Mixtures Confined between Graphene-Based Slit Pores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Modeling Surface and Line Tensions of Nanoconfined Water using a Single Atomistic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace-Espoir Makaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Almos Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Tauv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisse Arribard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713797v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de la prise en charge de l’orbitopathie dysthyroidïenne modérée à sévère active en France à partir de 28 centres experts métropolitains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale Surface Tension, Adsorption Isotherms and Separation of Water–Ethanol Mixtures Confined between Graphene-Based Slit Pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2024.104301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (38), pp.16208-16219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713799v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Tension Gradient-Driven Transport of Water/Ethanol Interface Confined in a Carbon Nanotube</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etat des lieux de la prise en charge de l’orbitopathie dysthyroidïenne modérée à sévère active en France à partir de 28 centres experts métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Miloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soethoudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Drui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.104301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2024.104301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730570v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Electrostatic Correlations in Surface Tension of Hydrated Reline Deep Eutectic Solvent from Combined Experiments and Molecular Dynamics Simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Surface Tension Gradient-Driven Transport of Water/Ethanol Interface Confined in a Carbon Nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567375v1</w:t>
+                <w:t xml:space="preserve">hal-04730570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface free energy calculation of the solid–fluid interfaces from molecular simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance of the Electrostatic Correlations in Surface Tension of Hydrated Reline Deep Eutectic Solvent from Combined Experiments and Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cuvellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyazann Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0188578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (16), pp.4008-4020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c08338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567366v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of transport in polymer-based reverse-osmosis/nanofiltration membranes: present and future</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface free energy calculation of the solid–fluid interfaces from molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-024-04020-w⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0188578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613011v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Adsorption within PIM-1 Polymer and CAU-23 MOF Material from Osmotic Molecular Dynamics Simulations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayman Kanaan</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of transport in polymer-based reverse-osmosis/nanofiltration membranes: present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43580-024-01014-9⟩</w:t>
+              <w:t xml:space="preserve">Discover Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-024-04020-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801072v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic insight into the shaping of MOFs and its impact on CO 2 capture performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dong Fan</w:t>
+                <w:t xml:space="preserve">Water Adsorption within PIM-1 Polymer and CAU-23 MOF Material from Osmotic Molecular Dynamics Simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hoellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc04218a⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43580-024-01014-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266585v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic-framework transparency to water interactions for enhanced CO2 adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic insight into the shaping of MOFs and its impact on CO 2 capture performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supriyo Naskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.126001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (38), pp.10435-10445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc04218a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387053v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation Study of Organic Solvents Confined in PIM-1 and P84 Polyimide Membranes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-organic-framework transparency to water interactions for enhanced CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c05796⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Physical Review Materials, 7 (12), pp.126001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.126001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971812v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and dynamics of linear and mono-branched hexane isomers in MIL-140 metal–organic frameworks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation Study of Organic Solvents Confined in PIM-1 and P84 Polyimide Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Ouinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp05371c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (5), pp.1237-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c05796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101308v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between methanol/toluene binary mixtures and an organic solvent nanofiltration PIM-1 membrane</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adsorption and dynamics of linear and mono-branched hexane isomers in MIL-140 metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengli Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Henrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119146⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (17), pp.12057-12064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp05371c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660979v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transport through a two-dimensional nanoporous material: is there a relationship between water flux and surface tension?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Chiekh Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ben Chiekh Mansour</w:t>
+                <w:t xml:space="preserve">Julia Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengli Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzedine Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2022.2038296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Separation of Hexane Isomers in the Zr-MIL-140B Metal–Organic Framework Assisted by Applying Mechanical Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Interactions between methanol/toluene binary mixtures and an organic solvent nanofiltration PIM-1 membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Ouinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 357, pp.119146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628388v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting-edge molecular modelling to unveil new microscopic insights into the guest-controlled flexibility of metal–organic frameworks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Effective Separation of Hexane Isomers in the Zr-MIL-140B Metal–Organic Framework Assisted by Applying Mechanical Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengli Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sc04174j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (5), pp.2905-2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906449v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static dielectric permittivity of ionic liquids ultraconfined in carbon nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">Cutting-edge molecular modelling to unveil new microscopic insights into the guest-controlled flexibility of metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengli Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pelgrin-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2632-959X/abed3f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (48), pp.14336-14345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc04174j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280589v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of water confined in mesopores with variable surface interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Jani</w:t>
+                <w:t xml:space="preserve">J Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Busch</w:t>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (9), pp.094505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0040705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the hexane isomer separation performances of Zeolitic Imidazole Framework-8 using mechanical pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengli Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (8), pp.084702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0040469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insight into the Slow Dynamics of C 4 Hydrocarbons in the Zeolitic–Imidazole Framework (ZIF-8)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hengli Zhao</w:t>
+                <w:t xml:space="preserve">Static dielectric permittivity of ionic liquids ultraconfined in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Chiekh Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Ouinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08529⟩</w:t>
+              <w:t xml:space="preserve">Nano Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-959X/abed3f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320324v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the alkyl chain length on the non-ideality and the microstructure of alcohol binary mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Essafri</w:t>
+                <w:t xml:space="preserve">Molecular Insight into the Slow Dynamics of C 4 Hydrocarbons in the Zeolitic–Imidazole Framework (ZIF-8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Khudozhitkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengli Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Arzumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.138654⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (28), pp.33685-33692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268333v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial tension of the graphene-water solid-liquid interface: how to handle the electrostatic interactions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the alkyl chain length on the non-ideality and the microstructure of alcohol binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2021.1948121⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 775, pp.138654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.138654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288474v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated molecular liquids at the graphene monolayer interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial tension of the graphene-water solid-liquid interface: how to handle the electrostatic interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0042438⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (19-20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2021.1948121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166486v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Field Simulations of a Hydrated Lanreotide-Based Derivative: Hydration, Dynamics, and Numerical Evidence of Self-Assembly in Dimers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Associated molecular liquids at the graphene monolayer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c03852⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0042438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992035v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular origin of the prepeak in the structure factor of alcohols</w:t>
+                <w:t xml:space="preserve">Computational Assessment of Water Desalination Performance of Multi-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09302⟩</w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.1900254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adts.201900254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130362v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breakings in a metal organic framework with a confined guest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mariette</w:t>
+                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (13), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Heterogeneities in Liquid Mixtures Confined in Nanopores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous dynamics of water at the octopeptide lanreotide surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pinzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01035⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (56), pp.33903-33910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra06237e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523643v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexane isomers separation on an isoreticular series of microporous Zr carboxylate metal organic frameworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alirio E. Rodrigues</w:t>
+                <w:t xml:space="preserve">Dynamic Heterogeneities in Liquid Mixtures Confined in Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ta05538g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (15), pp.3152-3162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127304v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous dynamics of water at the octopeptide lanreotide surface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hexane isomers separation on an isoreticular series of microporous Zr carboxylate metal organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Henrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanmoy Maity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengli Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro F. Brantuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alirio E. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra06237e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (34), pp.17780-17789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ta05538g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992012v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Assessment of Water Desalination Performance of Multi-Walled Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-Field Simulations of a Hydrated Lanreotide-Based Derivative: Hydration, Dynamics, and Numerical Evidence of Self-Assembly in Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pinzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adts.201900254⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (39), pp.25423-25431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c03852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531083v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the separation properties of flexible metal-organic frameworks using mechanical pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular origin of the prepeak in the structure factor of alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15036-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (50), pp.11501-11509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535641v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water nano-diffusion through the Nafion fuel cell membrane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Soldera</w:t>
+                <w:t xml:space="preserve">Tailoring the separation properties of flexible metal-organic frameworks using mechanical pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kuchta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2020.117958⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15036-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535640v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the interfacial tension of the graphene-water interaction by molecular simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+                <w:t xml:space="preserve">Water nano-diffusion through the Nafion fuel cell membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gilois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5048576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 602, pp.117958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2020.117958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996694v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Dynamics of a Nanoconfined Gas in a Soft Metal-Organics Framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure of nonideal methanol binary liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00421⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (6), pp.062607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.062607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120743v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of nonideal methanol binary liquid mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Essafri</w:t>
+                <w:t xml:space="preserve">Microphase separation of a miscible binary liquid mixture under confinement at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.062607⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-019-0179-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181618v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphase separation of a miscible binary liquid mixture under confinement at the nanoscale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anomalous Dynamics of a Nanoconfined Gas in a Soft Metal-Organics Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-019-0179-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (8), pp.1698-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115632v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-File Diffusion of Neo-Pentane Confined in the MIL-47(V) Metal-Organic Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of the interfacial tension of the graphene-water interaction by molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04308⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (1), pp.014703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5048576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278039v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension of water 40 years of molecular simulations</w:t>
+                <w:t xml:space="preserve">Single-File Diffusion of Neo-Pentane Confined in the MIL-47(V) Metal-Organic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Malfreyt</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2018.1513648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (28), pp.17360-17367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089226v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact angle and surface tension of water on a hexagonal boron nitride monolayer: a methodological investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculation of the surface tension of water 40 years of molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45 (4-5), pp.454-461. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2018.1502427⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (4-5), pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2018.1513648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868083v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofiltration performance of conical and hourglass nanopores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Contact angle and surface tension of water on a hexagonal boron nitride monolayer: a methodological investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.026⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (4-5), pp.454-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2018.1502427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739978v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does the Surface Tension Depend on the Surface Area with Coarse-Grained Models?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+                <w:t xml:space="preserve">The extent of the glass transition from molecular simulation revealing an overcrank effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.25069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790498v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Guest-Assisted Structural Transition in the NH₂-MIL-53(Al) Metal Organic Framework A Molecular Dynamics Simulation Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,14763 +5816,14867 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (7), pp.531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano8070531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evidence of heterogeneity and nanophases in a binary liquid confined at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essafri Ilham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (9), pp.728-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927022.2018.1444762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of the glass transition from molecular simulation revealing an overcrank effect.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fleury</w:t>
+                <w:t xml:space="preserve">How Does the Surface Tension Depend on the Surface Area with Coarse-Grained Models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Soldera</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.25069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.2644 - 2651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685256v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-effects on the surface tension near the critical point Monte Carlo simulations of the Lennard-Jones fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Goujon</w:t>
+                <w:t xml:space="preserve">Nanofiltration performance of conical and hourglass nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Malfreyt</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2018.01.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 552, pp.336-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739980v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-effects on the surface tension near the critical point Monte Carlo simulations of the Lennard-Jones fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 694, pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2018.01.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888242v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial-based tail methods for Monte Carlo simulations of cylindrical interfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.41 - 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739982v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Water Flux with Ions Sieving in a Desalination 2D Sub-Nanoporous Boron Nitride Material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radial-based tail methods for Monte Carlo simulations of cylindrical interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01076⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (9), pp.094702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5020529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834890v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature Self- and H 2 -Broadened Line Parameters of Carbon Monoxide in the First Overtone Band: Theoretical and Revised Experimental Results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">High Water Flux with Ions Sieving in a Desalination 2D Sub-Nanoporous Boron Nitride Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.04.008⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.6305-6310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533342v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically Induced Breathing of the MIL-53(Cr) Metal-Organic Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of MOF surface defects on the microscopic structure of MOF/polymer interfaces: A computational study of the ZIF-8/PIMs systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Semino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naseem A. Ramsahye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.6b00392⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254, pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559999v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the tail corrections on surface tension of curved liquid-vapor interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room Temperature Self- and H 2 -Broadened Line Parameters of Carbon Monoxide in the First Overtone Band: Theoretical and Revised Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koorosh Esteki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Predoi-Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Povey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.309-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508401v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of MOF surface defects on the microscopic structure of MOF/polymer interfaces: A computational study of the ZIF-8/PIMs systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of the tail corrections on surface tension of curved liquid-vapor interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.031⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (8), pp.084703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631750v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-area surface tension calculation of the graphene-methane interface: Fluctuations and commensurability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrically Induced Breathing of the MIL-53(Cr) Metal-Organic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukli-Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984577⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (5), pp.394--398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.6b00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560002v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-grained modeling of the oil–water–surfactant interface through the local definition of the pressure tensor and interfacial tension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Goujon</w:t>
+                <w:t xml:space="preserve">Test-area surface tension calculation of the graphene-methane interface: Fluctuations and commensurability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. d'Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-016-2038-y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (21), pp.214112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508398v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Organics within Hydrated Selective Layer of Reverse Osmosis Desalination Membrane: A Combined Experimental and Computational Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarse-grained modeling of the oil–water–surfactant interface through the local definition of the pressure tensor and interfacial tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05153⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-016-2038-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501259v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of a polyamide reverse-osmosis membrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interactions of Organics within Hydrated Selective Layer of Reverse Osmosis Desalination Membrane: A Combined Experimental and Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dražević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.12.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5), pp.2714-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254792v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-driven molecular dynamics simulations of water transport through a hydrophilic nanochannel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Fine-Grained Simulation Able to Propose New Polyelectrolyte Membranes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Renou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">P. Laflamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Soldera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1170219⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.675-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201600002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304200v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the interface on the optical activity of confined glucose films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janine Emile</w:t>
+                <w:t xml:space="preserve">Microscopic Model of the Metal-Organic Framework/Polymer Interface: A First Step toward Understanding the Compatibility in Mixed Matrix Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Semino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naseem A. Ramsahye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 477, pp.103-108. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.809-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.05.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b10150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331955v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Model of the Metal-Organic Framework/Polymer Interface: A First Step toward Understanding the Compatibility in Mixed Matrix Membranes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Properties and Hydrogen-Bonding Network of Water–Ethanol Mixtures from Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (1), pp.809-819. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.793-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b10150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259519v1</w:t>
+                <w:t xml:space="preserve">hal-01260211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Fine-Grained Simulation Able to Propose New Polyelectrolyte Membranes?</w:t>
+                <w:t xml:space="preserve">Physics behind Water Transport through Nanoporous Boron Nitride and Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Laflamme</w:t>
+                <w:t xml:space="preserve">Garnier Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Soldera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201600002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (17), pp.3371-3376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301358v1</w:t>
+                <w:t xml:space="preserve">hal-01354194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Properties and Hydrogen-Bonding Network of Water–Ethanol Mixtures from Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration of a polyamide reverse-osmosis membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minxia Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 501, pp. 248-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260211v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics behind Water Transport through Nanoporous Boron Nitride and Graphene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pressure-driven molecular dynamics simulations of water transport through a hydrophilic nanochannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01365⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (18), pp.2655-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1170219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354194v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotlights:Physics behind Water Transport through Nanoporous Boron Nitride and Graphene</w:t>
+                <w:t xml:space="preserve">Influence of the interface on the optical activity of confined glucose films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnier Ludovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+                <w:t xml:space="preserve">Olivier Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372970v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Phase Separation of Binary Liquids Confined in Cylindrical Pores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Spotlights:Physics behind Water Transport through Nanoporous Boron Nitride and Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (17), pp.3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303306v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer modelling of the surface tension of the gas-liquid and liquid-liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Phase Separation of Binary Liquids Confined in Cylindrical Pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cs00736d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (17), pp.9245-9252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259512v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAN WE APPROACH THE GAS--LIQUID CRITICAL POINT USING SLAB SIMULATIONS OF TWO COEXISTING PHASES?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer modelling of the surface tension of the gas-liquid and liquid-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominic J. Tildesley</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J Tildesley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4962820⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cs00736d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371385v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast diffusion of Ionic Liquids Confined in Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAN WE APPROACH THE GAS--LIQUID CRITICAL POINT USING SLAB SIMULATIONS OF TWO COEXISTING PHASES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J. Tildesley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28518⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (12), pp.124702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4962820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337482v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-graining the liquid-liquid interfaces with the MARTINI force field : how is the interfacial tension reproduced ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast diffusion of Ionic Liquids Confined in Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00149⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.28518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173978v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure and rejection of ions by a polyamide membrane in pressure-driven molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minxia Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 368, pp.76-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable dielectric constant of water at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (3), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.032411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Tension and Long Range Corrections of Cylindrical Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Coarse-graining the liquid-liquid interfaces with the MARTINI force field : how is the interfacial tension reproduced ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devemy Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4937924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), pp.3818-3828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238678v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric anisotropy of water confined into the MIL-53(Cr) metal–organic framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Surface Tension and Long Range Corrections of Cylindrical Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2014.958484⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (23), pp.234708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082625v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Structure of Toluene at an Ionic Liquid/Vapor Interface: A Molecular Dynamics Simulation Investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric anisotropy of water confined into the MIL-53(Cr) metal–organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02081⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (5-6), pp.483-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2014.958484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144890v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpermittivity of nanoconfined water.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial Structure of Toluene at an Ionic Liquid/Vapor Interface: A Molecular Dynamics Simulation Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo-Santiago Rodriguez-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (18), pp.9966-9972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212247v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Anomalous Dielectric Permittivity of Nanoconfined Electrolyte Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Superpermittivity of nanoconfined water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR00508F⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (18), pp.184706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132817v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the ionic selectivity of polyelectrolyte multilayer membranes in nanofiltration.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yamina Hanafi</w:t>
+                <w:t xml:space="preserve">Unravelling the Anomalous Dielectric Permittivity of Nanoconfined Electrolyte Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5044188⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (15), pp.6661-6666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR00508F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115962v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the long-range corrections in atomistic Monte Carlo simulations of two-phase systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of the ionic selectivity of polyelectrolyte multilayer membranes in nanofiltration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonis Ibrahim Dirir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominic J. Tildesley</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00377⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.451-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5044188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193130v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration Dependence of the Dielectric Permittivity, Structure and Dynamics of Aqueous NaCl Solutions: Comparison between the Drude Oscillator and Electronic Continuum Models.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Controlling the long-range corrections in atomistic Monte Carlo simulations of two-phase systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J. Tildesley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4118419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (10), pp.4573-4585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967974v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultraconfinement of Aqueous Electrolytic Solutions within hydrophilic Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (62), pp.32755-32761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA04604H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121808v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Confinement in Nanoporous Silica Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862648⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (28), pp.8561-8565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941127v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+                <w:t xml:space="preserve">Influence of the pore length on the properties of water confined in a silica nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (17), pp.2275-2281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.892167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009904v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pore length on the properties of water confined in a silica nanopore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Water Confinement in Nanoporous Silica Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2014.892167⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (4), pp.044704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963596v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab thickness dependence of the surface tension: Toward a criterion of liquid sheets stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141, pp.081103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4894399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoconfined gases, liquids and liquid crystals in porous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative prediction of the interface tension of liquid-liquid interfaces through atomistic and coarse-grained models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Neyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2013.829218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.1887-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct500053c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944455v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of the interface tension of liquid-liquid interfaces through atomistic and coarse-grained models.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoconfined gases, liquids and liquid crystals in porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct500053c⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7-9), pp.698-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2013.829218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080216v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraconfinement of Aqueous Electrolytic Solutions within hydrophilic Nanotubes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA04604H⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030831v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of spherical drops from surface of tension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Concentration Dependence of the Dielectric Permittivity, Structure and Dynamics of Aqueous NaCl Solutions: Comparison between the Drude Oscillator and Electronic Continuum Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minxia Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Strafella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (14), pp.3931-3940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4118419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932843v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the electronic continuum model perform in the prediction of the surface tension of salt solutions?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">Surface tension of spherical drops from surface of tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Amine Homman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strafella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.02.014⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (3), pp.034110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965746v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ndao Makha</w:t>
+                <w:t xml:space="preserve">How does the electronic continuum model perform in the prediction of the surface tension of salt solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Neyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 595-596, pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082685v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of water confined in a polyamide reverse-osmosis membrane: A molecular-simulation study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armand Soldera</w:t>
+                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndao Makha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.01.054⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00965675v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Light Hydrocarbons in the Flexible MIL-53(Cr) Metal-Organic Framework: A Combination of Quasi-Elastic Neutron Scattering Experiments and Molecular Dynamics Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Jobic</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of water confined in a polyamide reverse-osmosis membrane: A molecular-simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minxia Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp504900q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 458, pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063251v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest-modulation of the mechanical properties of flexible porous metal-organic frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qingyuan Yang</w:t>
+                <w:t xml:space="preserve">Diffusion of Light Hydrocarbons in the Flexible MIL-53(Cr) Metal-Organic Framework: A Combination of Quasi-Elastic Neutron Scattering Experiments and Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rosenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ming Lei</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ta00622d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (26), pp.14471-14477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp504900q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063250v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension of pure tin from atomistic simulations of liquid-vapour systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Filippini</w:t>
+                <w:t xml:space="preserve">Guest-modulation of the mechanical properties of flexible porous metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qintian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2014.90166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (25), pp.9691-9698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ta00622d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084903v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical activity of sugar in thin soap films.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Emile</w:t>
+                <w:t xml:space="preserve">Calculation of the surface tension of pure tin from atomistic simulations of liquid-vapour systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.030⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.2654-2657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.90166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854447v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of MIL-47(V) for CO2-Related Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leclerc</w:t>
+                <w:t xml:space="preserve">Nanoconfined Electrolyte Solutions in porous Hydrophilic Silica Membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Neyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (2), pp.962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp308525k⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 117 (21), pp.11017-11027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp403450x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777354v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Moreac</w:t>
+                <w:t xml:space="preserve">Calculation of the surface tension of liquid copper from atomistic Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Amine Homman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/EPJB/E2013-40226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115670v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling of the liquid-vapor interfaces of a multi-component mixture: Prediction of the coexisting densities and surface tensions at different pressures and gas compositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lachet</w:t>
+                <w:t xml:space="preserve">The kinetic friction coefficient of neutral and charged polymer brushes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J. Tildesley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2966-2972</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844526v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinetic friction coefficient of neutral and charged polymer brushes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM27641D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806197v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoconfined Electrolyte Solutions in porous Hydrophilic Silica Membranes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local description of surface tension through thermodynamic and mechanical definitions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp403450x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (8), pp.603-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2012.755529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828106v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension of liquid copper from atomistic Monte Carlo simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">The kinetic friction coefficient of neutral and charged polymer brushes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J. Tildesley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/EPJB/E2013-40226-9⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.2966-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM27641D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875765v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinetic friction coefficient of neutral and charged polymer brushes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Molecular modeling of the liquid-vapor interfaces of a multi-component mixture: Prediction of the coexisting densities and surface tensions at different pressures and gas compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Neyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic J. Tildesley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (2), pp.024701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813372v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854209v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local description of surface tension through thermodynamic and mechanical definitions.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of MIL-47(V) for CO2-Related Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2012.755529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (2), pp.962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp308525k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828294v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;anomalous dielectric behavior of nanoconfined electrolytic solutions&amp;quot;. Reply to comment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhu</w:t>
+                <w:t xml:space="preserve">Giant optical activity of sugar in thin soap films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.089801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 408, pp.113-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069721v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of polyamide reverse osmosis membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minxia Ding</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;anomalous dielectric behavior of nanoconfined electrolytic solutions&amp;quot;. Reply to comment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2013.09.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (8), pp.089802/1--089802/2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.089801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00876534v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in Many Body Dissipative Particles Dynamics simulations of liquid-vapor interfaces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulations of polyamide reverse osmosis membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minxia Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13010-7⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 343, pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2013.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072051v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhu et al. Reply</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confinement of Ter-Butanol Nanoclusters in Hydrophilic and Hydrophobic Silica Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.089802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (29), pp.15203-15212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp404702j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856004v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of Ter-Butanol Nanoclusters in Hydrophilic and Hydrophobic Silica Nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zhu et al. Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp404702j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.089802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.089802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844538v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the concentration dependence of the surface tension and density of salt solutions : atomistic simulations with polarizable and nonpolarizable models.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in Many Body Dissipative Particles Dynamics simulations of liquid-vapor interfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP50904D⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, 10, 12 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13010-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic insight into the nanocoalescence of a water droplet on a water bath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the concentration dependence of the surface tension and density of salt solutions : atomistic simulations with polarizable and nonpolarizable models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Neyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/104/46004⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (15), pp.11679-11690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP50904D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00921482v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the hindrance factor for the diffusion for nanoconfined ions: molecular dynamics simulations versus continuum-based models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic insight into the nanocoalescence of a water droplet on a water bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2011.645896⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (4), pp.46004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/104/46004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical hydrogen cryostorage in doped MIL-101(Cr) Metal-Organic Frameworks</w:t>
+                <w:t xml:space="preserve">Calculation of the surface tension and pressure components from a non-exponential perturbation method of the thermodynamic route.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp301375s⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136, pp.024104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3676056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714284v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Guest, Thermal, and Mechanical Breathing of the Porous Metal Organic Framework MIL-53(Cr): A Computational Exploration Supported by Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frictional forces in polyelectrolyte brushes: effects of sliding velocity, solvent quality and salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Tildesley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp303686m⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (17), pp.4635-4644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM07450H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707677v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of local dielectric permittivity of confined liquids from spatial dipolar correlations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous Dielectric Behavior of Nanoconfined Electrolytic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minxia Ding</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/99/37008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (107801), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.107801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870061v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension and pressure components from a non-exponential perturbation method of the thermodynamic route.</w:t>
+                <w:t xml:space="preserve">Comparative Guest, Thermal, and Mechanical Breathing of the Porous Metal Organic Framework MIL-53(Cr): A Computational Exploration Supported by Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quintian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3676056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (24), pp.13289−13295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303686m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688052v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional forces in polyelectrolyte brushes: effects of sliding velocity, solvent quality and salt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculation of local dielectric permittivity of confined liquids from spatial dipolar correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. J. Tildesley</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minxia Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SM07450H⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (3), pp.37008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/99/37008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711757v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Dielectric Behavior of Nanoconfined Electrolytic Solutions</w:t>
+                <w:t xml:space="preserve">Computation of the hindrance factor for the diffusion for nanoconfined ions: molecular dynamics simulations versus continuum-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Balannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.107801⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (11-12), pp.1107-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2011.645896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878917v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of CO2/CH4 mixtures in the mesoporous MIL-100(Cr) MOF : experimental and modelling approaches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical hydrogen cryostorage in doped MIL-101(Cr) Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2dt12102f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.10504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp301375s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714283v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse grained simulations of the electrolytes at the water-air interface from Many Body Dissipative Particle Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of CO2/CH4 mixtures in the mesoporous MIL-100(Cr) MOF : experimental and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct200833s⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (14), pp.4052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt12102f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786130v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest dependent pressure behavior of the flexible MIL-53(Cr): A computational approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coarse grained simulations of the electrolytes at the water-air interface from Many Body Dissipative Particle Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2DT12002J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.787-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct200833s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714291v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Surface Tension of the Liquid−Vapor Interface of Alcohols from Monte Carlo Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Biscay</w:t>
+                <w:t xml:space="preserve">Guest dependent pressure behavior of the flexible MIL-53(Cr): A computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qintian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1117213⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT12002J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713070v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the Long-Chain N-Alkanes Adsorption and Diffusion in the MOF-Type MIL-47 (V) Material by Combining Experimental and Molecular Simulation Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseem Ramsahye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (28), pp.13868-13876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp2039527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale modeling of the water liquid-vapor interface : A surface tension calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (5), pp.051601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVE.83.051601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local pressure components and surface tension of spherical interfaces. Thermodynamic versus mechanical definitions. I. A mesoscale modeling of droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (10), pp.4105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3632991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the Surface Tension of the Liquid−Vapor Interface of Alcohols from Monte Carlo Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (17), pp.8670-8683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1117213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711631v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large breathing of the MOF MIL-47(VIV) under mechanical pressure: A joint experimental-modelling exploration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SC00745B⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654130v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large breathing of the MOF MIL-47(VIV) under mechanical pressure: A joint experimental-modelling exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quintian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leita Hennous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.1100-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC00745B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607878v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of n-alkane vapours at the water surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leita Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP02511A⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (7), pp.074104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713133v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of n-alkane vapours at the water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.11308-11316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP02511A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713912v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insight into the Adsorption of H2S in the Flexible MIL-53(Cr) and Rigid MIL-47(V) MOFs: Infrared Spectroscopy Combined to Molecular Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (5), pp.2047. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1092724⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 115 (36), pp.17761-17767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607870v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface tension of water-alcohol mixtures from Monte Carlo simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (4), pp.044709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3544926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Molecular Insight into the Adsorption of H2S in the Flexible MIL-53(Cr) and Rigid MIL-47(V) MOFs: Infrared Spectroscopy Combined to Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Frick</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (5), pp.2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1092724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697059v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of the formation of a thin microscopic film of methane at the water surface: a free energy calculation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b924886b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (50), pp.5102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01072094v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
+                <w:t xml:space="preserve">Physics behind the guest assisted structural transitions of a Porous Metal-Organic Framework material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct100169r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (19), pp.2810-2815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz1011274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477686v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics behind the guest assisted structural transitions of a Porous Metal-Organic Framework material</w:t>
+                <w:t xml:space="preserve">Calculation of the surface tension from multibody dissipative particle dynamics and Monte Carlo methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Ferey</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz1011274⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.016706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.016706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518346v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension from multibody dissipative particle dynamics and Monte Carlo methods.</w:t>
+                <w:t xml:space="preserve">Hybrid Monte Carlo Simulations Combined with a Phase Mixture Model to Predict the Structural Transitions of a Porous Metal−Organic Framework Material upon Adsorption of Guest Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.016706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (14), pp.6496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp911484g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914996v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Monte Carlo Simulations Combined with a Phase Mixture Model to Predict the Structural Transitions of a Porous Metal−Organic Framework Material upon Adsorption of Guest Molecules</w:t>
+                <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp911484g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (10), pp.3212-3222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct100169r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474409v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Chain Length Dependence of n-Alkanes diffusion in the Metal Organic Framework MIL-47(V) : the Blowgun effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical evidence of the formation of a thin microscopic film of methane at the water surface: a free energy calculation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201001521⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.5203--5205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b924886b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518337v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension of alcohol + water mixtures from Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 134 (4), pp.044709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3544926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of light hydrocarbons in the flexible MIL-53(Cr) and rigid MIL-47(V) metal organic frameworks : A combination of molecular simulations and microcalorimetry/gravimetry measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
+                <w:t xml:space="preserve">Unusual Chain Length Dependence of n-Alkanes diffusion in the Metal Organic Framework MIL-47(V) : the Blowgun effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilton Rosenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c001173h⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (34), pp.10337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201001521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518185v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo calculations of the methane-water interfacial tension at high pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Biscay</w:t>
+                <w:t xml:space="preserve">Adsorption of light hydrocarbons in the flexible MIL-53(Cr) and rigid MIL-47(V) metal organic frameworks : A combination of molecular simulations and microcalorimetry/gravimetry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilton Rosenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.6428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001173h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477635v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension of cyclic and aromatic hydrocarbons from Monte Carlo simulaitons using the Anisotropic United Atom model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Calculation of the surface tension from Monte Carlo simulations: does the model impact on the finite-size effects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 111, pp.6132-6147</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130, pp.184710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359033v1</w:t>
+                <w:t xml:space="preserve">hal-00359035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Calculation of the surface tension of cyclic and aromatic hydrocarbons from Monte Carlo simulaitons using the Anisotropic United Atom model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111, pp.6132-6147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665641v1</w:t>
+                <w:t xml:space="preserve">hal-00359033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Diffusivity of CO2 in the Highly Flexible Metal-Organic Framework MIL-53(Cr)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jobic</w:t>
+                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200902998⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 482 (4-6), pp.234-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474365v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension from Monte Carlo simulations: does the model impact on the finite-size effects ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Biscay</w:t>
+                <w:t xml:space="preserve">Transport Diffusivity of CO2 in the Highly Flexible Metal-Organic Framework MIL-53(Cr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (44), pp.8335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200902998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359035v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of the pressure dependence of the water-acid gas interfacial tensions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo calculations of the methane-water interfacial tension at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113, pp.14277-14290</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.124707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477644v1</w:t>
+                <w:t xml:space="preserve">hal-00477635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coadsorption of CO2, CH4 and their binary mixture in NaY: a combination of molecular simulation with gravimetry-manometry measurements and microcalorimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo simulations of the pressure dependence of the water-acid gas interfacial tensions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.14277-14290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474359v1</w:t>
+                <w:t xml:space="preserve">hal-00477644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-adsorption and Separation of CO2-CH4 Mixtures in the Highly Flexible MIL-53(Cr) MOF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Coadsorption of CO2, CH4 and their binary mixture in NaY: a combination of molecular simulation with gravimetry-manometry measurements and microcalorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaberova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouquerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Llewellyn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja907556q⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (1-3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474372v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo calculation of the methane-water interfacial tension at high pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Biscay</w:t>
+                <w:t xml:space="preserve">Co-adsorption and Separation of CO2-CH4 Mixtures in the Highly Flexible MIL-53(Cr) MOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3236390⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (47), pp.17490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja907556q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665475v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension from Monte Carlo simulations: does the model impact on the finite-size effects?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo calculation of the methane-water interfacial tension at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130 (18), pp.184710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3132708⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 131 (12), pp.124707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3236390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665326v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Histogram Reweighting method for the surface tension calculation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of the surface tension from Monte Carlo simulations: does the model impact on the finite-size effects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128, pp.154718</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 130 (18), pp.184710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3132708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295150v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the dynamical behaviour of the Anisotropic United Atom Model of branched alkanes. Application to the molecular simulation of fuel gasoline</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Histogram Reweighting method for the surface tension calculation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128, pp.154718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515029v1</w:t>
+                <w:t xml:space="preserve">hal-00295150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Quasi-Elastic Neutron Scattering and Molecular Dynamics study of methane diffusion in Metal Organic Frameworks MIL-47(V) and MIL-53(Cr),</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jobic</w:t>
+                <w:t xml:space="preserve">Optimisation of the dynamical behaviour of the Anisotropic United Atom Model of branched alkanes. Application to the molecular simulation of fuel gasoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bocahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Have</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200801748⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (02), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020801993370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335180v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface tensions of linear and branched alkanes from Monte Carlo simulations using the Anisotropic United Atom (AUA) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.13885-13897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions for local contributions to the surface tension from the virial route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Quasi-Elastic Neutron Scattering and Molecular Dynamics study of methane diffusion in Metal Organic Frameworks MIL-47(V) and MIL-53(Cr),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilton Rosenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200801748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295146v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of water and acid gazes from Monte Carlo simulations</w:t>
+                <w:t xml:space="preserve">Expressions for local contributions to the surface tension from the virial route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128, pp.154716</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.031601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00295151v1</w:t>
+                <w:t xml:space="preserve">hal-00295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of breathing MOFs: Structural transformations of MIL-53(Cr) upon thermal activation and CO2 adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface tension of water and acid gazes from Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128, pp.154716</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335192v1</w:t>
+                <w:t xml:space="preserve">hal-00295151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the calculation of the potential of mean force for a cation-pi complex in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of breathing MOFs: Structural transformations of MIL-53(Cr) upon thermal activation and CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Boutin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.8784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200803067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187793v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational and Experimental Investigations of Supramolecular assemblies of p-Sulfonatocalix[4]arene Organized by Weak Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulations of the n-alkane liquid-vapor interface : interfacial properties and their long range corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibergay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonal</w:t>
+                <w:t xml:space="preserve">P. Ungerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (11478-11485), 7 p</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.051602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293450v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of the n-alkane liquid-vapor interface : interfacial properties and their long range corrections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational and Experimental Investigations of Supramolecular assemblies of p-Sulfonatocalix[4]arene Organized by Weak Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ibergay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Boutin</w:t>
+                <w:t xml:space="preserve">Christine Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.051602</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (11478-11485), 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145222v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the potential of mean force from molecular dynamics simulations using different methodologies: An application to the determination of the binding thermodynamic properties of an ion-pair</w:t>
+                <w:t xml:space="preserve">Methodology for the calculation of the potential of mean force for a cation-pi complex in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 104, pp.3787-3799</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (11), pp.1648-1656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137022v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and enthalpy calculations from the Perturbation and Integration Thermodynamics methods using molecular dynamics simulations: Applications to the calculation of hydration and association thermodynamic properties</w:t>
+                <w:t xml:space="preserve">Calculation of the potential of mean force from molecular dynamics simulations using different methodologies: An application to the determination of the binding thermodynamic properties of an ion-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 104, pp.2929-2943</w:t>
+              <w:t xml:space="preserve">, 2006, 104, pp.3787-3799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342612v1</w:t>
+                <w:t xml:space="preserve">hal-00137022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the absolute thermodynamic properties of association of host-guest systems from the intermolecular potential of mean force</w:t>
+                <w:t xml:space="preserve">Entropy and enthalpy calculations from the Perturbation and Integration Thermodynamics methods using molecular dynamics simulations: Applications to the calculation of hydration and association thermodynamic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 125, pp.224503-1</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 104, pp.2929-2943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342614v1</w:t>
+                <w:t xml:space="preserve">hal-00342612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of the binding of alcohols and diols by a calixarene in water: connections between microscopic and macroscopic properties.</w:t>
+                <w:t xml:space="preserve">Calculation of the absolute thermodynamic properties of association of host-guest systems from the intermolecular potential of mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 109 (49), pp.23579-23587</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125, pp.224503-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159711v1</w:t>
+                <w:t xml:space="preserve">hal-00342614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbs free energy perturbation calculations: an application to the binding of alkylammonium cations by a water-soluble calixarene.</w:t>
+                <w:t xml:space="preserve">MD simulations of the binding of alcohols and diols by a calixarene in water: connections between microscopic and macroscopic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bonal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 108 (31), pp.11744-11752</w:t>
+              <w:t xml:space="preserve">, 2005, 109 (49), pp.23579-23587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159714v1</w:t>
+                <w:t xml:space="preserve">hal-00159711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and energetics of complexes of the p-sulfonatocalix[4]arene with ammonium, alkylammonium and tetraalkylammonium cations in water using molecular dynamics simulations.</w:t>
+                <w:t xml:space="preserve">Gibbs free energy perturbation calculations: an application to the binding of alkylammonium cations by a water-soluble calixarene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bonal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (31), pp.11744-11752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures and energetics of complexes of the p-sulfonatocalix[4]arene with ammonium, alkylammonium and tetraalkylammonium cations in water using molecular dynamics simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108 (16), pp.5095-5104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20591,3286 +20686,3286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Busch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, online, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386044v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Malfait</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Busch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385973v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic heterogeneities in liquid mixtures confined in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2020 - 12th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, China. pp.1302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary solvents in nanoporous confinement: how different are they?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Resonators for Thermodynamics Fatty Acids Changing State Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro -Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the micro-phase-separated state of binary fluids confined in nanocapillaries: Only neutron could do that!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical line parameters for self-and H2-broadened transitions in the first overtone band of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koorosh Esteki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Predoi-Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic order of bulk and nanoconfined H-bonded binary liquid mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Structure of disordered systems" opening celebration of the new 7C2 spectrometer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of H2, alkanes and CO2 in rigid and flexible metal-organic framework materials using a combination of molecular dynamics and neutron scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Adsorption, FOA10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Awaji, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension of water-gas mixtures from Monte Carlo Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPEPPD, Properties and Phase Equilibria for Product and Process Design,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of short n-alkanes in rigid MIL-47(V) and flexible MIL-53(Cr) metal organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rosenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIZC-IMMS 2010, 6th International Zeolite Conference &amp; 7th International Mesostructures Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Hydrogen sulphide adsorption on MIL-47(V) and MIL-53(Al,Cr,Fe) Metal Organic Frameworks by isotherms measurements and in-situ IR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 thInternational Symposium on the Characterisation of Porous Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension of binary mixtures at high pressures from Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension of water-CO2 and water-H2S binary mixtures from Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 rd European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension of water-acid gases binary mixtures from Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Congress of the Federation of Environmental research,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de tensions interfaciales d'hydrocarbures à l'aide de simulations de type Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Francophones des Jeunes Physico-Chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension and its long range corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface tension calculation of alkanes and alkylbenzenes using the anisotropic united atom model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Histogram Reweighting for the surface tension calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension of n-alkanes using molecular simulations: operational expressions and long range corrections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ibergay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular simulation of equilibrium properties, A seminar celebrating the 10 th anniversary of the GIBBS Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the calculation of the absolute and relative thermodynamic properties (hydration, binding)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Liblice Conference on the Statistical Mechanics of Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lednice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des grandeurs d'association par la méthode du potentiel de forces moyennes: application à la complexation d'un calixarène par les ions lanthane et tétraalkylammonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR PRACTIS "Physicochimie des actinides et autres radioéléments en solutions et aux interfaces"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches dans les méthodes de perturbation et de potentiel de force moyenne pour le calcul de grandeurs thermodynamiques d'association.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées Francophones des Jeunes Physico-Chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Marly le Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculating ΔΔrG°, ΔΔrH° and ΔΔrS° from molecular simulations: Applications to the binding of inorganic cations by a macrocycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23880,245 +23975,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of sarcoma and bone tissue synergy and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 èmes Journées Jeunes Chercheurs en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical activity of sugar in thin soap films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du C’Nano Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24128,114 +24223,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies de simulation moléculaire pour le calcul de grandeurs thermodynamiques d'association : théorie et application à différents types de complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Blaise Pascal - Clermont-Ferrand II, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006CLF21655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00691202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId631"/>
+      <w:footerReference w:type="default" r:id="rId632"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24303,51 +24398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F935B8D"/>
+    <w:nsid w:val="DF08EAD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24534,51 +24629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aghoufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0877-7968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112212395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-4217-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenquan Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202502117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace-Espoir Makaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fmnj-d2gy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c00028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.126856" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunchun Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshed Mahmud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Der Bruggen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124314" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Kuznetsova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Badawi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-025-01462-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00855-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Almos Kanaan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tauv" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisse Arribard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Miloud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soethoudt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bienvenu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2024.104301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuvellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyazann Hulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08338" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188578" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-024-04020-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hoellard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kanaan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-024-01014-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriyo Naskar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc04218a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.126001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Ouinten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05796" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04101308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengli Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Henrique" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp05371c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119146" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Chiekh Mansour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Paredes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ferjani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2038296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10277" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelgrin-Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04174j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/abed3f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084464v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benedikt Mietner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khudozhitkov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Arzumanov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kolokolov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08529" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Essafri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138654" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03288474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2021.1948121" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992035v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinzan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03852" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Maity" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Brantuas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio E. Rodrigues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta05538g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06237e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531083v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201900254" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chanut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuchta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15036-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.117958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01996694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dreher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemarchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048576" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Boul&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00421" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062607" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115632v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-019-0179-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04308" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1513648" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1502427" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739978v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balannec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790498v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00158" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8070531" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essafri Ilham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1444762" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Godey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25069" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.01.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739982v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020529" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gell&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01076" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533342v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koorosh Esteki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Predoi-Cross" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Povey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.04.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benhamed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukli-Hacene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976964" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631750v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Semino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem A. Ramsahye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. d'Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984577" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-2038-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dra&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05153" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minxia Ding" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.12.036" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304200v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1170219" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331955v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.047" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b10150" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laflamme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soldera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-463PDL1H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260211v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11776" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354194v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Ludovic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01365" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372970v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01911" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259512v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J Tildesley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00736d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371385v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Tildesley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962820" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28518" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173978v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathar Ndao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devemy Julien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00149" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.01.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FBKS4QG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032411" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937924" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082625v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2014.958484" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delaunay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo-Santiago Rodriguez-Castillo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02081" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921043" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00508F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115962v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Ibrahim Dirir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hanafi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5044188" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00377" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967974v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118419" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941127v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862648" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963596v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.892167" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078715v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Filippini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894399" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.829218" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Neyt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wender" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500053c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030831v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA04604H" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932843v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Homman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862149" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965746v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.02.014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965675v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.01.054" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0WNVGL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063251v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosenbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Koza" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504900q" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063250v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintian Ma" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Yang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Lei" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta00622d" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084903v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.90166" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854447v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.030" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777354v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leclerc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308525k" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844526v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811679" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806197v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27641D" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828106v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403450x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875765v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-40226-9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813372v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828294v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2012.755529" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069721v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089801" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876534v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2013.09.024" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ8TR08R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13010-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDC46R5V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856004v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089802" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404702j" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828145v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50904D" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921482v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/46004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L3PDKXCZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00835450v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.645896" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714284v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301375s" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707677v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subercaze" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintian Ma" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303686m" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00870061v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/37008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688052v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676056" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711757v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Tildesley" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07450H" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878917v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.107801" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714283v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12102f" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786130v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200833s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714291v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ferey" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12002J" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713070v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biscay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1117213" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607900v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rives" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Ramsahye" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2039527" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713078v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.83.051601" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714090v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3632991" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654130v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC00745B" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713133v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02511A" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607870v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lavalley" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1092724" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711644v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544926" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072094v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924886b" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CDS1QC0Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518346v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1011274" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914996v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.016706" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474409v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911484g" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518337v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Rosenbach" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokolov" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001521" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSW58QV4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481117v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518185v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001173h" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-11KNL1QG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477635v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359033v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474365v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902998" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNJD1FCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359035v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477644v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474359v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaberova" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquerol" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.10.014" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKXRH76L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474372v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907556q" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665475v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236390" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665326v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3132708" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295150v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515029v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993370" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335180v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801748" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342620v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295146v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295151v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335192v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bell" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803067" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187793v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archirel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293450v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145222v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibergay" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ungerer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137022v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342612v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342614v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159711v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159714v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159716v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386044v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt Mietner" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076696v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979422v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro -Beltran" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370806v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Naseri" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471526v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482011v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471560v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670851v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477760v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342645v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342640v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342638v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342637v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342643v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342644v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342636v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ibergay" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ungerer" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342642v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011231v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342634v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342632v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452528v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135914v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691202v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21655" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aghoufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0877-7968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112212395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-4217-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenquan Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202502117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace-Espoir Makaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fmnj-d2gy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunchun Meng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.126856" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c00028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshed Mahmud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Der Bruggen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124314" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Kuznetsova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Badawi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-025-01462-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00855-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Almos Kanaan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tauv" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisse Arribard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04594" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Miloud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soethoudt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bienvenu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2024.104301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuvellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyazann Hulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08338" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-024-04020-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hoellard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kanaan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-024-01014-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriyo Naskar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc04218a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.126001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Ouinten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05796" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04101308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengli Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Henrique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp05371c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Chiekh Mansour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Paredes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ferjani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2038296" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10277" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelgrin-Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04174j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084464v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benedikt Mietner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040705" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/abed3f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khudozhitkov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Arzumanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kolokolov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Essafri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138654" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03288474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2021.1948121" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042438" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201900254" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinzan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06237e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Maity" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Brantuas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio E. Rodrigues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta05538g" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03852" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chanut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuchta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15036-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.117958" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-019-0179-y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Boul&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00421" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01996694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dreher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemarchand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048576" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278039v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04308" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1513648" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1502427" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685256v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Godey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25069" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8070531" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740589v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essafri Ilham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1444762" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00158" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739978v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balannec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739980v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.01.046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020529" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gell&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01076" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Semino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem A. Ramsahye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koorosh Esteki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Predoi-Cross" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Povey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.04.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976964" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benhamed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukli-Hacene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00392" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. d'Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984577" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508398v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-2038-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501259v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dra&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05153" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301358v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laflamme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soldera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-463PDL1H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259519v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b10150" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11776" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Ludovic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01365" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254792v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minxia Ding" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.12.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304200v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1170219" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331955v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.047" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01911" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J Tildesley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00736d" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Tildesley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962820" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337482v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28518" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.01.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FBKS4QG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032411" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173978v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathar Ndao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devemy Julien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00149" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937924" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082625v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2014.958484" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delaunay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo-Santiago Rodriguez-Castillo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02081" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212247v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921043" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132817v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00508F" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115962v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Ibrahim Dirir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hanafi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5044188" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193130v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00377" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030831v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA04604H" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.892167" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862648" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078715v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Filippini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894399" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080216v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Neyt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wender" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500053c" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944455v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.829218" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967974v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118419" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932843v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Homman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862149" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.02.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.01.054" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0WNVGL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063251v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosenbach" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Koza" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504900q" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063250v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintian Ma" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Lei" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta00622d" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084903v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.90166" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828106v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403450x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875765v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-40226-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813372v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828294v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2012.755529" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806197v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27641D" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844526v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811679" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777354v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leclerc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308525k" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854447v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.030" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069721v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089801" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876534v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2013.09.024" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ8TR08R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404702j" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856004v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089802" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072051v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13010-7" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDC46R5V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828145v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50904D" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921482v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/46004" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L3PDKXCZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688052v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676056" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711757v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Tildesley" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07450H" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878917v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.107801" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707677v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subercaze" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintian Ma" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ke" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303686m" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00870061v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/37008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00835450v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.645896" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714284v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301375s" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714283v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt12102f" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786130v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200833s" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714291v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ferey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhong" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12002J" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607900v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rives" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Ramsahye" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2039527" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713078v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.83.051601" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714090v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3632991" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713070v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biscay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1117213" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654130v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC00745B" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713133v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02511A" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711644v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544926" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607870v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lavalley" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1092724" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518346v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1011274" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914996v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.016706" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474409v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911484g" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072094v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924886b" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CDS1QC0Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481117v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518337v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Rosenbach" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokolov" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001521" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSW58QV4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518185v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001173h" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-11KNL1QG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359035v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359033v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474365v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902998" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNJD1FCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477635v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477644v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaberova" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquerol" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.10.014" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKXRH76L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474372v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907556q" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665475v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236390" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665326v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3132708" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295150v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515029v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993370" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342620v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335180v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801748" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295146v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295151v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335192v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bell" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803067" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145222v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibergay" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ungerer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293450v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187793v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archirel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137022v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342612v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342614v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159711v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159714v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159716v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386044v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt Mietner" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076696v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979422v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro -Beltran" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370806v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Naseri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471526v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482011v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471560v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670851v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477760v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342645v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342640v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342638v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342637v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342643v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342644v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342636v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ibergay" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ungerer" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342642v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011231v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342634v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342632v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452528v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135914v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691202v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21655" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>