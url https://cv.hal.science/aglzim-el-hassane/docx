--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -343,2033 +343,2033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Obstacles Avoidance of Autonomous Mobile Robots Based on Limit Cycle Approach</w:t>
+                <w:t xml:space="preserve">Dynamic and Static Obstacles Avoidance Strategies using Parallel Elliptic Limit-Cycle Approach for Autonomous Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kribeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IEEE 11th International Conference on Control, Mechatronics and Automation (IEEE ICCMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Agder, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155131v1</w:t>
+                <w:t xml:space="preserve">hal-04161031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and physico-chemical predictive modelling of Lithium-ion battery cells aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD Effect of Propellers Interference on the Thrust Variation in the Proximity of Fixed and Horizontal Moving Obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Laporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress and Exhibition SIA Powertrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Mechanical, Automotive and Mechatronics Engineering (IEEE ICMAME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dubaï, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53375/icmame.2023.191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155065v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matlab/Simulink-Based Modeling for Industrial Hydraulic Vehicle Design – application to tunneling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matlab/Simulink-Based Modeling for Industrial Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Samaali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Nineteenth International Conference on Autonomic and Autonomous Systems : ICAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155112v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Static Obstacles Avoidance Strategies using Parallel Elliptic Limit-Cycle Approach for Autonomous Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+                <w:t xml:space="preserve">CFD Analyses of the Aerodynamic Effects on a Quadcopter Propeller in the Proximity of Fixed and Horizontal Moving Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 11th International Conference on Control, Mechatronics and Automation (IEEE ICCMA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 14th International Conference on Mechanical and Intelligent Manufacturing Technologies (IEEE ICMIMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cape Town, South Africa. pp.273-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIMT59138.2023.10200614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161031v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Effect of Propellers Interference on the Thrust Variation in the Proximity of Fixed and Horizontal Moving Obstacle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tonino Sophy</w:t>
+                <w:t xml:space="preserve">Matlab/Simulink Based Modeling for Industrial Electric Vehicle Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dessertenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Mechanical, Automotive and Mechatronics Engineering (IEEE ICMAME 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Nineteenth International Conference on Autonomic and Autonomous Systems (ICAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Barcelone, Spain. pp 43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155186v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matlab/Simulink-Based Modeling for Industrial Electric Vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Matlab/Simulink-Based Modeling for Industrial Hydraulic Vehicle Design – application to tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dessertenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nineteenth International Conference on Autonomic and Autonomous Systems : ICAS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hammamet (Tunisie), Tunisia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10151067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047085v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Analyses of the Aerodynamic Effects on a Quadcopter Propeller in the Proximity of Fixed and Horizontal Moving Obstacles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tonino Sophy</w:t>
+                <w:t xml:space="preserve">Static Obstacles Avoidance of Autonomous Mobile Robots Based on Limit Cycle Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th International Conference on Mechanical and Intelligent Manufacturing Technologies (IEEE ICMIMT 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMIMT59138.2023.10200614⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, HAMMAMET (Tunisie), Tunisia. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10150527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155077v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matlab/Simulink Based Modeling for Industrial Electric Vehicle Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Samaali</w:t>
+                <w:t xml:space="preserve">Characterisation and physico-chemical predictive modelling of Lithium-ion battery cells aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nineteenth International Conference on Autonomic and Autonomous Systems (ICAS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Barcelone, Spain. pp 43-48</w:t>
+              <w:t xml:space="preserve">International Congress and Exhibition SIA Powertrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porte-Marly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155201v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
+                <w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prem Chand</w:t>
+                <w:t xml:space="preserve">Yanqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Romet</w:t>
+                <w:t xml:space="preserve">Dayu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gechter</w:t>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546122v1</w:t>
+                <w:t xml:space="preserve">hal-04352304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling in Matlab / Simulink of Clean Hydrogen Production using PV Panel for sustainable use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Control, Automation and Diagnosis (IEEE ICCAD’21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352304v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Electric Vehicle Routing Problem using Ant Colony Optimization with consideration of the Battery State-of-Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Romet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tabusse</w:t>
+                <w:t xml:space="preserve">Dayu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gechter</w:t>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549351v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in Matlab / Simulink of Clean Hydrogen Production using PV Panel for sustainable use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tournée de Véhicule électrique et prise en compte du vieillissement des batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tabusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Allegui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samir Jemeï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control, Automation and Diagnosis (IEEE ICCAD’21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FuturMob 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545534v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">Autonomous Electric Vehicle Routing Problem using Ant Colony Optimization with consideration of the Battery State-of-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tabusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jemei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.475-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328942v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournée de Véhicule électrique et prise en compte du vieillissement des batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Path planning and control command for autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribeche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FuturMob 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554337v1</w:t>
+                <w:t xml:space="preserve">hal-03554325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path planning and control command for autonomous vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Kribeche</w:t>
+                <w:t xml:space="preserve">Indoor positioning of dynamic objects by VLC/LIFI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FuturMob 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554325v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor positioning of dynamic objects by VLC/LIFI technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554237v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lina Shi</w:t>
+                <w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t>
+              <w:t xml:space="preserve">FuturMob 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272714v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prem Chand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
+              <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553983v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation analysis of fuel cell integration in a hybrid car</w:t>
               </w:r>
@@ -2489,103 +2489,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An environment based approach for the ant colony convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,103 +2610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yourong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
@@ -2735,64 +2735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant Colony Optimization for an Adaptive Transportation System : A New Termination Condition Definition Using an Environment Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling in Matlab / Simulink of Clean Hydrogen Production using PV Panel for sustainable use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,1061 +3096,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimenting the thermal behavior of a lithium-ion battery on a electric vehicle</w:t>
+                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ayche</w:t>
+                <w:t xml:space="preserve">Habtamu Birhanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moemen Daboussy</w:t>
+                <w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmedin Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Third International Conference on Electrical and Biomedical Engineering, Clean Energy and Green Computing (EBECEGC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBECEGC.2018.8357126⟩</w:t>
+              <w:t xml:space="preserve">Futurmob 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nevers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866124v1</w:t>
+                <w:t xml:space="preserve">hal-03327528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient energy management to reduce CO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; emissions and billing cost in smart buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Haidar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Birhanie Habtamu Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messous Mohammed Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319226⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014555v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and experimenting the thermal behavior of a lithium-ion battery on a electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">S. Ayche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moemen Daboussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmedin Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurmob 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nevers, France. </w:t>
+              <w:t xml:space="preserve">2018 Third International Conference on Electrical and Biomedical Engineering, Clean Energy and Green Computing (EBECEGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beirut, Lebanon. pp.16-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EBECEGC.2018.8357126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327528v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
+                <w:t xml:space="preserve">Towards an efficient energy management to reduce CO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; emissions and billing cost in smart buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birhanie Habtamu Mohammed</w:t>
+                <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messous Mohammed Ayoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
+                <w:t xml:space="preserve">Nour Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
+              <w:t xml:space="preserve">2018 15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557052v1</w:t>
+                <w:t xml:space="preserve">hal-03014555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters identification of the complex impedance model of the PEM fuel cell using Matlab/Simulink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Study and design of a controlled oscillator for an embedded system to measure the complex impedance of PEM fuel cell »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Energy Conversion Systems (IEEE GECS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE The 18th International Conference on sciences and Techniques of Automatic Control and Computer Engineering (IEEE STA2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358075v1</w:t>
+                <w:t xml:space="preserve">hal-03358026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and design of a controlled oscillator for an embedded system to measure the complex impedance of PEM fuel cell »</w:t>
+                <w:t xml:space="preserve">Utilisation de la conduite en convoi pour la conception de nouveau systèmes de transports innovants pour la livraison de marchandises dans les centres-villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Trabelsi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Abbas-Turki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE The 18th International Conference on sciences and Techniques of Automatic Control and Computer Engineering (IEEE STA2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">FUTURMOB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358026v1</w:t>
+                <w:t xml:space="preserve">hal-01677243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la conduite en convoi pour la conception de nouveau systèmes de transports innovants pour la livraison de marchandises dans les centres-villes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Gechter</w:t>
+                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ayoub Messous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdeljalil Abbas-Turki</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURMOB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Futurmob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677243v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t>
+                <w:t xml:space="preserve">Parameters identification of the complex impedance model of the PEM fuel cell using Matlab/Simulink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ayoub Messous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurmob 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Green Energy Conversion Systems (IEEE GECS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048682v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation of goods in inner-city centers: can autonomous vehicles in platoon be a suitable solution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4214,64 +4214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards using local energy to enhance smart meters privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4318,64 +4318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optimization and Security Approaches to Enhance the Smart Grid Performance and Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4413,103 +4413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and Development of an Application for the Polarization Curve of a Pem Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Renewable Energy Congress (IEEE IREC2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4534,77 +4534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Intrusion Detection Approach Against Lethal Attacks in the Smart Grid: Temporal and Spatial Based Detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4645,490 +4645,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTION OF MULTI-PHYSICS PEM FUEL CELL MODEL USING SENSITIVITY ANALYSIS</w:t>
+                <w:t xml:space="preserve">Experimental Study of Lithium-Ion Battery Thermal Behaviour for Electric and Hybrid Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raaj Ganesh Samikannu</w:t>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Simulation for Energy, Sustainable Development &amp; Environment 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561962v1</w:t>
+                <w:t xml:space="preserve">hal-02860096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure intersection-based routing protocol for data collection in urban vehicular networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Design and Development of a Labview Application for the Measurement of the Complex Impedance of a Fuel Cell in Real Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control, Engineering &amp; Information Technology (CEIT’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nevers, France. pp.103-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874925v1</w:t>
+                <w:t xml:space="preserve">hal-03016656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Lithium-Ion Battery Thermal Behaviour for Electric and Hybrid Electric Vehicles</w:t>
+                <w:t xml:space="preserve">ADAPTION OF MULTI-PHYSICS PEM FUEL CELL MODEL USING SENSITIVITY ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+                <w:t xml:space="preserve">Raaj Ganesh Samikannu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Simulation for Energy, Sustainable Development &amp; Environment 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860096v1</w:t>
+                <w:t xml:space="preserve">hal-02561962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Development of a Labview Application for the Measurement of the Complex Impedance of a Fuel Cell in Real Time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amar Rouane</w:t>
+                <w:t xml:space="preserve">A secure intersection-based routing protocol for data collection in urban vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Engineering &amp; Information Technology (CEIT’14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.82-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016656v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface to Create Driving Cycles and Load Profiles for Different Kinds of Vehicles.</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface to create driving cycles and load profiles for different kinds of vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5216,464 +5216,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Design and Sizing of a Fuel Cell Hybrid Electric Racing Car</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Vehicles Platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zainab Binti Asus</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence FDFC’2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Karlsruhe (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">JNCT2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561991v1</w:t>
+                <w:t xml:space="preserve">hal-03054410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a commercial automotive lithium ion battery using extended Kalman filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+                <w:t xml:space="preserve">Optimization of data harvesters deployment in an urban areas for an emergency scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITEC.2013.6574522⟩</w:t>
+              <w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563232v1</w:t>
+                <w:t xml:space="preserve">hal-03027688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Vehicles Platooning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
+                <w:t xml:space="preserve">Characterisation of a commercial automotive lithium ion battery using extended Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moemen Daboussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCT2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Detroit, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2013.6574522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054410v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of data harvesters deployment in an urban areas for an emergency scenario</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric Design and Sizing of a Fuel Cell Hybrid Electric Racing Car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Binti Asus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence FDFC’2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027688v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of Ice and Lithium-Ion Battery for Series Hybrid Vehicle over Life Cycle with Battery Aging</w:t>
               </w:r>
@@ -5685,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Asus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,51 +5832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dearborn, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6167,77 +6167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study on the aerodynamic influence of stationary and moving obstacles on an isolated phantom DJI 3 UAV propeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6265,378 +6265,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical-hydraulic Modeling and Simulation in MATLAB/Simulink of an Industrial Multi-service Vehicle for Tunneling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Samaali</w:t>
+                <w:t xml:space="preserve">Advancing autonomous vehicle control systems: An in‐depth overview of decision‐making and manoeuvre execution state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highlights of Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54175/hveh1020005⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/tje2.12333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504966v1</w:t>
+                <w:t xml:space="preserve">hal-04504942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing autonomous vehicle control systems: An in‐depth overview of decision‐making and manoeuvre execution state of the art</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+                <w:t xml:space="preserve">Investigating UAV Propellers Performances Near Moving Obstacles: CFD Study, Thrust Control, and Battery Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (11), </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.590-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/tje2.12333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJVT.2023.3309103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504942v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating UAV Propellers Performances Near Moving Obstacles: CFD Study, Thrust Control, and Battery Energy Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tonino Sophy</w:t>
+                <w:t xml:space="preserve">Electrical-hydraulic Modeling and Simulation in MATLAB/Simulink of an Industrial Multi-service Vehicle for Tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dessertenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.590-609. </w:t>
+              <w:t xml:space="preserve">Highlights of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.68-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJVT.2023.3309103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54175/hveh1020005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357222v1</w:t>
+                <w:t xml:space="preserve">hal-04504966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorough Review Analysis of Safe Control of Autonomous Vehicles: Path Planning and Navigation Techniques</w:t>
               </w:r>
@@ -6648,64 +6648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kribèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (4), pp.1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6752,77 +6752,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic macroscopic representation and inversion based control of fuel cell in a series hybrid race vehicle system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Asus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.197-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6856,103 +6856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du véhicule autonome pour une mobilité propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoite Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6971,490 +6971,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Intrusion Detection System against cyber-physical attacks in the smart grid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+                <w:t xml:space="preserve">Fuel Consumption Evaluation of a Hybrid Electric Car over Aggressive Cycles for Thermal Engine Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Asus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t>
+              <w:t xml:space="preserve"> International journal of advanced and applied sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21833/ijaas.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443442v1</w:t>
+                <w:t xml:space="preserve">hal-03048139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Consumption Evaluation of a Hybrid Electric Car over Aggressive Cycles for Thermal Engine Optimization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New consumer-dependent energy management system to reduce cost and carbon impact in smart buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of advanced and applied sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.37-43. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21833/ijaas.2018.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048139v1</w:t>
+                <w:t xml:space="preserve">hal-05020429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New consumer-dependent energy management system to reduce cost and carbon impact in smart buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">An efficient Intrusion Detection System against cyber-physical attacks in the smart grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020429v1</w:t>
+                <w:t xml:space="preserve">hal-02443442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a methodology for determining the PEM fuel cell complex impedance modelling parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7501,51 +7501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D electro-thermal modelling and experimental validation of lithium polymer-based batteries for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,51 +7553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (8), pp.1144 - 1154. </w:t>
@@ -7647,90 +7647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and Validation of a PEM Fuel Cell Complex Impedance Measurement System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7777,103 +7777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and Development of a Measuring System for the PEM Fuel Cell Polarization Curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Science and Engineering Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (54)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7898,77 +7898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game model to optimally combine electric vehicles with green and non-green sources into an end-to-end smart grid architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,538 +8009,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling and Driving Cycle Prediction for a Racing Series Hybrid Car</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Stack Modelling in VHDL-AMS Language with Temporal and EIS Experimental Validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zul-Hilmi Che Daud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+                <w:t xml:space="preserve">Djilali Kourtiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jestpe.2014.2307079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/1934-8975/2014.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444250v1</w:t>
+                <w:t xml:space="preserve">hal-01397293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Stack Modelling in VHDL-AMS Language with Temporal and EIS Experimental Validations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Modeling and Driving Cycle Prediction for a Racing Series Hybrid Car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Asus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Nadi</w:t>
+                <w:t xml:space="preserve">Zul-Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.343-349. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.541-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17265/1934-8975/2014.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jestpe.2014.2307079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397293v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Spectrometer Modelling in Matlab/Simulink for Measuring the Complex Impedance of a Fuel Cell –EIS Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Data Harvesters Deployment in an Urban Areas for an Emergency Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Rouane</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7763/JOCET.2013.V1.58⟩</w:t>
+              <w:t xml:space="preserve">Global Information Infrastructure Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615139v1</w:t>
+                <w:t xml:space="preserve">hal-02542558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Data Harvesters Deployment in an Urban Areas for an Emergency Scenario</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impedance Spectrometer Modelling in Matlab/Simulink for Measuring the Complex Impedance of a Fuel Cell –EIS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Muhammad Bin Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7763/JOCET.2013.V1.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542558v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geographical Self-Organizing Approach for Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Bouall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oussama Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Howard Journal of Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8658,64 +8658,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8883,51 +8883,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par spectroscopie d'impédance de l'impédance complexe d'une pile à combustible en charge : Evaluation de l'influence de l'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009NAN10103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9123,51 +9123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094364v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04949806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdallaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kribeche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ikaouassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150527" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herssens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Samaali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dessertenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreuille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Sophy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53375/icmame.2023.191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04047085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIMT59138.2023.10200614" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03546122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Chand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tabusse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouaicha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allegui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Abdelkader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638773" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03553983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herssens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Asus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Che Daud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muhamad Said" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/736/3/032012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBECEGC.2018.8357126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Attia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Haidar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Birhanie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohamed-Ayoub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedin Mohammed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanie Habtamu Mohammed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmed Ahmedin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allagui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Trabelsi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Abbas-Turki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Mohammed Birhanie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub Messous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2015.7347186" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Ganesh Samikannu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chrenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036788" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007069" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Gan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Binti Asus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574522" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684355" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Asus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574503" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2012.6243425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05410947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12374" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hveh1020005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504942v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krib&#232;che" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04357222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3309103" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041358" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2020.110086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.05.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2018.02.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01488041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelkader Mami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01384622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien dos Santos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3524" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53B9TN2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2016/v9i45/90487" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul-Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2307079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397293v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615139v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Muhammad Bin Jamaluddin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JOCET.2013.V1.58" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Cherif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.885-898" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094364v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04949806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdallaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kribeche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ikaouassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Sophy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53375/icmame.2023.191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04047085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Samaali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIMT59138.2023.10200614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dessertenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreuille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herssens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouaicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allegui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tabusse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03553983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herssens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03546122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Chand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Asus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Che Daud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muhamad Said" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/736/3/032012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Birhanie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohamed-Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedin Mohammed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanie Habtamu Mohammed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmed Ahmedin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBECEGC.2018.8357126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Haidar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Trabelsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allagui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Abbas-Turki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Mohammed Birhanie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub Messous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2015.7347186" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chrenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Ganesh Samikannu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Gan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684355" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574522" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Binti Asus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Asus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574503" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2012.6243425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05410947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12374" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krib&#232;che" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12333" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04357222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3309103" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504966v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hveh1020005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041358" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2020.110086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2018.02.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.05.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01488041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelkader Mami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01384622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien dos Santos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3524" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53B9TN2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2016/v9i45/90487" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444250v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul-Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2307079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Muhammad Bin Jamaluddin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JOCET.2013.V1.58" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Cherif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.885-898" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>