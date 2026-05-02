--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -343,256 +343,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Static Obstacles Avoidance Strategies using Parallel Elliptic Limit-Cycle Approach for Autonomous Robots</w:t>
+                <w:t xml:space="preserve">CFD Effect of Propellers Interference on the Thrust Variation in the Proximity of Fixed and Horizontal Moving Obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+                <w:t xml:space="preserve">Charbel Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 11th International Conference on Control, Mechatronics and Automation (IEEE ICCMA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Mechanical, Automotive and Mechatronics Engineering (IEEE ICMAME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dubaï, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53375/icmame.2023.191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161031v1</w:t>
+                <w:t xml:space="preserve">hal-04155186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Effect of Propellers Interference on the Thrust Variation in the Proximity of Fixed and Horizontal Moving Obstacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic and Static Obstacles Avoidance Strategies using Parallel Elliptic Limit-Cycle Approach for Autonomous Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Hage</w:t>
+                <w:t xml:space="preserve">Ali Kribeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonino Sophy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Mechanical, Automotive and Mechatronics Engineering (IEEE ICMAME 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IEEE 11th International Conference on Control, Mechatronics and Automation (IEEE ICCMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Agder, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155186v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matlab/Simulink-Based Modeling for Industrial Electric Vehicle</w:t>
               </w:r>
@@ -660,64 +660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Analyses of the Aerodynamic Effects on a Quadcopter Propeller in the Proximity of Fixed and Horizontal Moving Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -983,265 +983,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Obstacles Avoidance of Autonomous Mobile Robots Based on Limit Cycle Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+                <w:t xml:space="preserve">Characterisation and physico-chemical predictive modelling of Lithium-ion battery cells aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress and Exhibition SIA Powertrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porte-Marly, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155131v1</w:t>
+                <w:t xml:space="preserve">hal-04155065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and physico-chemical predictive modelling of Lithium-ion battery cells aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Static Obstacles Avoidance of Autonomous Mobile Robots Based on Limit Cycle Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Herssens</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress and Exhibition SIA Powertrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, HAMMAMET (Tunisie), Tunisia. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10150527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155065v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t>
               </w:r>
@@ -1589,342 +1589,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournée de Véhicule électrique et prise en compte du vieillissement des batteries</w:t>
+                <w:t xml:space="preserve">Autonomous Electric Vehicle Routing Problem using Ant Colony Optimization with consideration of the Battery State-of-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tabusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Jemeï</w:t>
+                <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.475-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554337v1</w:t>
+                <w:t xml:space="preserve">hal-03549351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Electric Vehicle Routing Problem using Ant Colony Optimization with consideration of the Battery State-of-Health</w:t>
+                <w:t xml:space="preserve">Tournée de Véhicule électrique et prise en compte du vieillissement des batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tabusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Jemei</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jemeï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FuturMob 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549351v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning and control command for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kribeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FuturMob 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,243 +2025,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lina Shi</w:t>
+                <w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t>
+              <w:t xml:space="preserve">FuturMob 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272714v1</w:t>
+                <w:t xml:space="preserve">hal-03553983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Herssens</w:t>
+                <w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553983v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
               </w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2837,204 +2837,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling in Matlab / Simulink of Clean Hydrogen Production using PV Panel for sustainable use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE BMSB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Saïdia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879655v1</w:t>
+                <w:t xml:space="preserve">hal-02879662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in Matlab / Simulink of Clean Hydrogen Production using PV Panel for sustainable use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+                <w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Saïdia, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE BMSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879662v1</w:t>
+                <w:t xml:space="preserve">hal-02879655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system using deep autoencoder</w:t>
               </w:r>
@@ -3128,51 +3128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habtamu Birhanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3702,399 +3702,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la conduite en convoi pour la conception de nouveau systèmes de transports innovants pour la livraison de marchandises dans les centres-villes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Gechter</w:t>
+                <w:t xml:space="preserve">Parameters identification of the complex impedance model of the PEM fuel cell using Matlab/Simulink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lauri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdeljalil Abbas-Turki</w:t>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURMOB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montbéliard, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Green Energy Conversion Systems (IEEE GECS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677243v1</w:t>
+                <w:t xml:space="preserve">hal-03358075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la conduite en convoi pour la conception de nouveau systèmes de transports innovants pour la livraison de marchandises dans les centres-villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
+                <w:t xml:space="preserve">Abdeljalil Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurmob 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUTURMOB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montbéliard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048682v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters identification of the complex impedance model of the PEM fuel cell using Matlab/Simulink</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Mami</w:t>
+                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ayoub Messous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amar Rouane</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Energy Conversion Systems (IEEE GECS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Futurmob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358075v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation of goods in inner-city centers: can autonomous vehicles in platoon be a suitable solution?</w:t>
               </w:r>
@@ -4106,51 +4106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4227,51 +4227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards using local energy to enhance smart meters privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4331,51 +4331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optimization and Security Approaches to Enhance the Smart Grid Performance and Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Renewable Energy Congress (IEEE IREC2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4833,51 +4833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Engineering &amp; Information Technology (CEIT’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nevers, France. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.82-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5216,464 +5216,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Vehicles Platooning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Design and Sizing of a Fuel Cell Hybrid Electric Racing Car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Zainab Binti Asus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCT2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
+              <w:t xml:space="preserve">Conférence FDFC’2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054410v1</w:t>
+                <w:t xml:space="preserve">hal-02561991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of data harvesters deployment in an urban areas for an emergency scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Bouall</w:t>
+                <w:t xml:space="preserve">Characterisation of a commercial automotive lithium ion battery using extended Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moemen Daboussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Detroit, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2013.6574522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027688v1</w:t>
+                <w:t xml:space="preserve">hal-02563232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a commercial automotive lithium ion battery using extended Kalman filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+                <w:t xml:space="preserve">Electrical Vehicles Platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNCT2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563232v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Design and Sizing of a Fuel Cell Hybrid Electric Racing Car</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of data harvesters deployment in an urban areas for an emergency scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zainab Binti Asus</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence FDFC’2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561991v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of Ice and Lithium-Ion Battery for Series Hybrid Vehicle over Life Cycle with Battery Aging</w:t>
               </w:r>
@@ -6167,64 +6167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study on the aerodynamic influence of stationary and moving obstacles on an isolated phantom DJI 3 UAV propeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6271,90 +6271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing autonomous vehicle control systems: An in‐depth overview of decision‐making and manoeuvre execution state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Ikaouassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kribèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6401,64 +6401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating UAV Propellers Performances Near Moving Obstacles: CFD Study, Thrust Control, and Battery Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6622,77 +6622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorough Review Analysis of Safe Control of Autonomous Vehicles: Path Planning and Navigation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kribèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6908,51 +6908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoite Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7159,51 +7159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kribeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t>
@@ -7254,51 +7254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient Intrusion Detection System against cyber-physical attacks in the smart grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,51 +7410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7495,303 +7495,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D electro-thermal modelling and experimental validation of lithium polymer-based batteries for automotive applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien dos Santos</w:t>
+                <w:t xml:space="preserve">Study and Validation of a PEM Fuel Cell Complex Impedance Measurement System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelkader Mami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.3524⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17485/ijst/2016/v9i45/90487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384622v1</w:t>
+                <w:t xml:space="preserve">hal-01484787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Validation of a PEM Fuel Cell Complex Impedance Measurement System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Allagui</w:t>
+                <w:t xml:space="preserve">3D electro-thermal modelling and experimental validation of lithium polymer-based batteries for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (8), pp.1144 - 1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.3524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17485/ijst/2016/v9i45/90487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484787v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and Development of a Measuring System for the PEM Fuel Cell Polarization Curve</w:t>
               </w:r>
@@ -7816,51 +7816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7924,51 +7924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8028,51 +8028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Stack Modelling in VHDL-AMS Language with Temporal and EIS Experimental Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8275,100 +8275,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Data Harvesters Deployment in an Urban Areas for an Emergency Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Bouall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542558v1</w:t>
@@ -8496,51 +8496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geographical Self-Organizing Approach for Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Bouall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oussama Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Howard Journal of Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8658,64 +8658,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9123,51 +9123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094364v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04949806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdallaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kribeche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ikaouassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Sophy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53375/icmame.2023.191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04047085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Samaali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIMT59138.2023.10200614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dessertenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreuille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herssens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouaicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allegui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tabusse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03553983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herssens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03546122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Chand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Asus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Che Daud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muhamad Said" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/736/3/032012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Birhanie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohamed-Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedin Mohammed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanie Habtamu Mohammed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmed Ahmedin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBECEGC.2018.8357126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Haidar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Trabelsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allagui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Abbas-Turki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Mohammed Birhanie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub Messous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2015.7347186" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chrenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Ganesh Samikannu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Gan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684355" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574522" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Binti Asus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Asus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574503" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2012.6243425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05410947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12374" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krib&#232;che" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12333" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04357222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3309103" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504966v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hveh1020005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041358" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2020.110086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2018.02.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.05.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01488041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelkader Mami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01384622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien dos Santos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3524" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53B9TN2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2016/v9i45/90487" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444250v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul-Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2307079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Muhammad Bin Jamaluddin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JOCET.2013.V1.58" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Cherif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.885-898" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094364v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04949806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Sophy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53375/icmame.2023.191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdallaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kribeche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ikaouassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04047085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Samaali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIMT59138.2023.10200614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dessertenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreuille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herssens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouaicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allegui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tabusse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03553983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herssens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03546122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Chand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Asus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Che Daud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muhamad Said" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/736/3/032012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Birhanie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohamed-Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedin Mohammed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanie Habtamu Mohammed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmed Ahmedin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBECEGC.2018.8357126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Haidar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Trabelsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allagui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Abbas-Turki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Mohammed Birhanie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub Messous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2015.7347186" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chrenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Ganesh Samikannu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Gan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Binti Asus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574522" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684355" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Asus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574503" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2012.6243425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05410947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12374" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krib&#232;che" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12333" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04357222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3309103" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504966v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hveh1020005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041358" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2020.110086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2018.02.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.05.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01488041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelkader Mami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2016/v9i45/90487" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01384622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien dos Santos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3524" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53B9TN2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444250v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul-Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2307079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Muhammad Bin Jamaluddin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JOCET.2013.V1.58" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Cherif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.885-898" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>