--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -75,77 +75,2806 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-driven, personalized route planning for connected electric vehicles: Optimizing time, energy, and charging stops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 402, pp.126887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive study on the aerodynamic influence of stationary and moving obstacles on an isolated phantom DJI 3 UAV propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonino Sophy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/tje2.12374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical-hydraulic Modeling and Simulation in MATLAB/Simulink of an Industrial Multi-service Vehicle for Tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dessertenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Highlights of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.68-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54175/hveh1020005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing autonomous vehicle control systems: An in‐depth overview of decision‐making and manoeuvre execution state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/tje2.12333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating UAV Propellers Performances Near Moving Obstacles: CFD Study, Thrust Control, and Battery Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonino Sophy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.590-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJVT.2023.3309103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorough Review Analysis of Safe Control of Autonomous Vehicles: Path Planning and Navigation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), pp.1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15041358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energetic macroscopic representation and inversion based control of fuel cell in a series hybrid race vehicle system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Asus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEHV.2020.110086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du véhicule autonome pour une mobilité propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient Intrusion Detection System against cyber-physical attacks in the smart grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OPTIMIZATION OF RACING SERIES HYBRID ELECTRIC VEHICLE USING DYNAMIC PROGRAMMING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Asus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul-Hilmi Che-Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurnal Mekanikal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (June 2015)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuel Consumption Evaluation of a Hybrid Electric Car over Aggressive Cycles for Thermal Engine Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Asus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International journal of advanced and applied sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21833/ijaas.2018.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New consumer-dependent energy management system to reduce cost and carbon impact in smart buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of a methodology for determining the PEM fuel cell complex impedance modelling parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelkader Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (17), pp.12738-12748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.01.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description and Development of a Measuring System for the PEM Fuel Cell Polarization Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Science and Engineering Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (54)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game model to optimally combine electric vehicles with green and non-green sources into an end-to-end smart grid architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study and Validation of a PEM Fuel Cell Complex Impedance Measurement System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelkader Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indian Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17485/ijst/2016/v9i45/90487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D electro-thermal modelling and experimental validation of lithium polymer-based batteries for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (8), pp.1144 - 1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.3524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Modeling and Driving Cycle Prediction for a Racing Series Hybrid Car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Asus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul-Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.541-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jestpe.2014.2307079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Stack Modelling in VHDL-AMS Language with Temporal and EIS Experimental Validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Kourtiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/1934-8975/2014.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impedance Spectrometer Modelling in Matlab/Simulink for Measuring the Complex Impedance of a Fuel Cell –EIS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Muhammad Bin Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7763/JOCET.2013.V1.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of Data Harvesters Deployment in an Urban Areas for an Emergency Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Information Infrastructure Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geographical Self-Organizing Approach for Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oussama Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Howard Journal of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4304/jcm.7.12.885-898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Electric Vehicles in Dynamic Wireless Charging Lanes Using Deep Q-Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -177,92 +2906,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 102nd Vehicular Technology Conference (VTC2025-Fall)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Vehicular Technology Society, Oct 2025, Chengdu, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2025-Fall65116.2025.11310467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing Data-Driven Techniques to Improve Predictive Modeling of Connected Electric Vehicle Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -294,8471 +3023,5863 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2024-Fall63153.2024.10757738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Effect of Propellers Interference on the Thrust Variation in the Proximity of Fixed and Horizontal Moving Obstacle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tonino Sophy</w:t>
+                <w:t xml:space="preserve">A Matlab/Simulink-Based Modeling for Industrial Hydraulic Vehicle Design – application to tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dessertenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Mechanical, Automotive and Mechatronics Engineering (IEEE ICMAME 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53375/icmame.2023.191⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hammamet (Tunisie), Tunisia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10151067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155186v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Static Obstacles Avoidance Strategies using Parallel Elliptic Limit-Cycle Approach for Autonomous Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Static Obstacles Avoidance of Autonomous Mobile Robots Based on Limit Cycle Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kribeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Ikaouassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 11th International Conference on Control, Mechatronics and Automation (IEEE ICCMA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, HAMMAMET (Tunisie), Tunisia. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10150527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161031v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matlab/Simulink-Based Modeling for Industrial Electric Vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+                <w:t xml:space="preserve">Characterisation and physico-chemical predictive modelling of Lithium-ion battery cells aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nineteenth International Conference on Autonomic and Autonomous Systems : ICAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Congress and Exhibition SIA Powertrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porte-Marly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047085v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Analyses of the Aerodynamic Effects on a Quadcopter Propeller in the Proximity of Fixed and Horizontal Moving Obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matlab/Simulink-Based Modeling for Industrial Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Hage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th International Conference on Mechanical and Intelligent Manufacturing Technologies (IEEE ICMIMT 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Nineteenth International Conference on Autonomic and Autonomous Systems : ICAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155077v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matlab/Simulink Based Modeling for Industrial Electric Vehicle Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Samaali</w:t>
+                <w:t xml:space="preserve">CFD Analyses of the Aerodynamic Effects on a Quadcopter Propeller in the Proximity of Fixed and Horizontal Moving Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nineteenth International Conference on Autonomic and Autonomous Systems (ICAS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 14th International Conference on Mechanical and Intelligent Manufacturing Technologies (IEEE ICMIMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cape Town, South Africa. pp.273-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIMT59138.2023.10200614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155201v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matlab/Simulink-Based Modeling for Industrial Hydraulic Vehicle Design – application to tunneling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Samaali</w:t>
+                <w:t xml:space="preserve">CFD Effect of Propellers Interference on the Thrust Variation in the Proximity of Fixed and Horizontal Moving Obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10151067⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Mechanical, Automotive and Mechatronics Engineering (IEEE ICMAME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dubaï, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53375/icmame.2023.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155112v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and physico-chemical predictive modelling of Lithium-ion battery cells aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Dynamic and Static Obstacles Avoidance Strategies using Parallel Elliptic Limit-Cycle Approach for Autonomous Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress and Exhibition SIA Powertrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porte-Marly, France</w:t>
+              <w:t xml:space="preserve">The IEEE 11th International Conference on Control, Mechatronics and Automation (IEEE ICCMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Agder, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155065v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Obstacles Avoidance of Autonomous Mobile Robots Based on Limit Cycle Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matlab/Simulink Based Modeling for Industrial Electric Vehicle Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+                <w:t xml:space="preserve">Xavier Dessertenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Kribeche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Halima Ikaouassen</w:t>
+                <w:t xml:space="preserve">Patrick Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Systems and Emergent Technologies (IEEE IC_ASET 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Nineteenth International Conference on Autonomic and Autonomous Systems (ICAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Barcelone, Spain. pp 43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155131v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prem Chand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352304v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in Matlab / Simulink of Clean Hydrogen Production using PV Panel for sustainable use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mami Abdelkader</w:t>
+                <w:t xml:space="preserve">Autonomous Electric Vehicle Routing Problem using Ant Colony Optimization with consideration of the Battery State-of-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tabusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jemei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control, Automation and Diagnosis (IEEE ICCAD’21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638773⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.475-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545534v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328942v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Electric Vehicle Routing Problem using Ant Colony Optimization with consideration of the Battery State-of-Health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Gechter</w:t>
+                <w:t xml:space="preserve">Modeling in Matlab / Simulink of Clean Hydrogen Production using PV Panel for sustainable use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00077⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Control, Automation and Diagnosis (IEEE ICCAD’21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549351v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournée de Véhicule électrique et prise en compte du vieillissement des batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
+              <w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554337v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path planning and control command for autonomous vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tournée de Véhicule électrique et prise en compte du vieillissement des batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tabusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jemeï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FuturMob 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554325v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor positioning of dynamic objects by VLC/LIFI technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+                <w:t xml:space="preserve">Path planning and control command for autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kribeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FuturMob 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554237v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Indoor positioning of dynamic objects by VLC/LIFI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FuturMob 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553983v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Gechter</w:t>
+                <w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A mixed reality simulator for an autonomous delivery system using platooning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">FuturMob 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546122v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation analysis of fuel cell integration in a hybrid car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Asus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Che Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Muhamad Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series - Materials Science and Engineering, Energy Security and Chemical Engineering Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Kuala Lumpur, Malaysia. pp.032012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/736/3/032012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An environment based approach for the ant colony convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yourong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant Colony Optimization for an Adaptive Transportation System : A New Termination Condition Definition Using an Environment Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling in Matlab / Simulink of Clean Hydrogen Production using PV Panel for sustainable use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassib Bouallagui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy (ICEERE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Saïdia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE BMSB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system using deep autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASPAI’20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Modeling and experimenting the thermal behavior of a lithium-ion battery on a electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moemen Daboussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmedin Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurmob 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
+              <w:t xml:space="preserve">2018 Third International Conference on Electrical and Biomedical Engineering, Clean Energy and Green Computing (EBECEGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beirut, Lebanon. pp.16-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBECEGC.2018.8357126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327528v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
+                <w:t xml:space="preserve">Towards an efficient energy management to reduce CO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; emissions and billing cost in smart buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
+              <w:t xml:space="preserve">2018 15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557052v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimenting the thermal behavior of a lithium-ion battery on a electric vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moemen Daboussy</w:t>
+                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habtamu Birhanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmedin Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Third International Conference on Electrical and Biomedical Engineering, Clean Energy and Green Computing (EBECEGC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBECEGC.2018.8357126⟩</w:t>
+              <w:t xml:space="preserve">Futurmob 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nevers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866124v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient energy management to reduce CO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; emissions and billing cost in smart buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birhanie Habtamu Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messous Mohammed Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319226⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014555v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and design of a controlled oscillator for an embedded system to measure the complex impedance of PEM fuel cell »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Parameters identification of the complex impedance model of the PEM fuel cell using Matlab/Simulink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE The 18th International Conference on sciences and Techniques of Automatic Control and Computer Engineering (IEEE STA2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Green Energy Conversion Systems (IEEE GECS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358026v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters identification of the complex impedance model of the PEM fuel cell using Matlab/Simulink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Study and design of a controlled oscillator for an embedded system to measure the complex impedance of PEM fuel cell »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Energy Conversion Systems (IEEE GECS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE The 18th International Conference on sciences and Techniques of Automatic Control and Computer Engineering (IEEE STA2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358075v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la conduite en convoi pour la conception de nouveau systèmes de transports innovants pour la livraison de marchandises dans les centres-villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUTURMOB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ayoub Messous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurmob 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montbéliard, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation of goods in inner-city centers: can autonomous vehicles in platoon be a suitable solution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards using local energy to enhance smart meters privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optimization and Security Approaches to Enhance the Smart Grid Performance and Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on the Network of the Future (NOF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and Development of an Application for the Polarization Curve of a Pem Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Renewable Energy Congress (IEEE IREC2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Intrusion Detection Approach Against Lethal Attacks in the Smart Grid: Temporal and Spatial Based Detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Compiègne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GIIS.2015.7347186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Lithium-Ion Battery Thermal Behaviour for Electric and Hybrid Electric Vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">ADAPTION OF MULTI-PHYSICS PEM FUEL CELL MODEL USING SENSITIVITY ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raaj Ganesh Samikannu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Simulation for Energy, Sustainable Development &amp; Environment 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860096v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Development of a Labview Application for the Measurement of the Complex Impedance of a Fuel Cell in Real Time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amar Rouane</w:t>
+                <w:t xml:space="preserve">A secure intersection-based routing protocol for data collection in urban vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Engineering &amp; Information Technology (CEIT’14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.82-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016656v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTION OF MULTI-PHYSICS PEM FUEL CELL MODEL USING SENSITIVITY ANALYSIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raaj Ganesh Samikannu</w:t>
+                <w:t xml:space="preserve">Experimental Study of Lithium-Ion Battery Thermal Behaviour for Electric and Hybrid Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Simulation for Energy, Sustainable Development &amp; Environment 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561962v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure intersection-based routing protocol for data collection in urban vehicular networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Design and Development of a Labview Application for the Measurement of the Complex Impedance of a Fuel Cell in Real Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Bouaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Rouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Control, Engineering &amp; Information Technology (CEIT’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nevers, France. pp.103-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874925v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface to Create Driving Cycles and Load Profiles for Different Kinds of Vehicles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Parametric Design and Sizing of a Fuel Cell Hybrid Electric Racing Car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Binti Asus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface to create driving cycles and load profiles for different kinds of vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nevers, France</w:t>
+              <w:t xml:space="preserve">Conférence FDFC’2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562318v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Design and Sizing of a Fuel Cell Hybrid Electric Racing Car</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface to Create Driving Cycles and Load Profiles for Different Kinds of Vehicles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zainab Binti Asus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence FDFC’2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Karlsruhe (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Interface to create driving cycles and load profiles for different kinds of vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561991v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a commercial automotive lithium ion battery using extended Kalman filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Chrenko</w:t>
+                <w:t xml:space="preserve">Electrical Vehicles Platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNCT2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563232v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Vehicles Platooning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
+                <w:t xml:space="preserve">Optimization of data harvesters deployment in an urban areas for an emergency scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCT2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054410v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of data harvesters deployment in an urban areas for an emergency scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Bouall</w:t>
+                <w:t xml:space="preserve">Characterisation of a commercial automotive lithium ion battery using extended Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moemen Daboussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Detroit, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2013.6574522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027688v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of Ice and Lithium-Ion Battery for Series Hybrid Vehicle over Life Cycle with Battery Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zul Hilmi Che Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Asus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Detroit, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITEC.2013.6574503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple method of estimating consumption of internal combustion engine for hybrid application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Asus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Chrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dearborn, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITEC.2012.6243425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Stack Modeling and Temporal-Spatial Experimental Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Blunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Miraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODVAL7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Morges, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064475v1</w:t>
-              </w:r>
-[...2606 lines deleted...]
-                <w:t xml:space="preserve">hal-02444093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonino Sophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8768,98 +8889,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La route du futur automatisée », actes du colloques National 7 - de la route antique à la route du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société académique du Nivernais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, pp.221-228, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8869,114 +8990,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par spectroscopie d'impédance de l'impédance complexe d'une pile à combustible en charge : Evaluation de l'influence de l'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009NAN10103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9123,51 +9244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094364v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04949806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Sophy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53375/icmame.2023.191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdallaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kribeche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ikaouassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04047085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Samaali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIMT59138.2023.10200614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dessertenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreuille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herssens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouaicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allegui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tabusse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03553983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herssens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03546122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Chand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Asus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Che Daud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muhamad Said" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/736/3/032012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Birhanie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohamed-Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedin Mohammed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanie Habtamu Mohammed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmed Ahmedin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBECEGC.2018.8357126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Haidar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Trabelsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allagui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Abbas-Turki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Mohammed Birhanie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub Messous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2015.7347186" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chrenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Ganesh Samikannu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Gan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Binti Asus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574522" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684355" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Asus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574503" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2012.6243425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05410947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12374" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krib&#232;che" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12333" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04357222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3309103" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504966v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hveh1020005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041358" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2020.110086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2018.02.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.05.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01488041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelkader Mami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2016/v9i45/90487" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01384622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien dos Santos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3524" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53B9TN2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444250v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul-Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2307079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Muhammad Bin Jamaluddin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JOCET.2013.V1.58" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Cherif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.885-898" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05410947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Sophy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Samaali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dessertenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hveh1020005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdallaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ikaouassen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krib&#232;che" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04357222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3309103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041358" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Asus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chrenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2020.110086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Attia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.05.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul-Hilmi Che-Daud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2018.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kribeche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01488041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouaicha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allagui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelkader Mami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.06.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2016/v9i45/90487" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01384622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien dos Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3524" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53B9TN2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul-Hilmi Che Daud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2307079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Muhammad Bin Jamaluddin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JOCET.2013.V1.58" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684355" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.885-898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094364v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310467" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04949806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757738" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150527" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155065v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herssens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04047085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIMT59138.2023.10200614" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53375/icmame.2023.191" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03546122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Chand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tabusse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00077" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allegui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Abdelkader" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638773" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554237v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03553983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herssens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Asus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Che Daud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muhamad Said" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/736/3/032012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879662v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBECEGC.2018.8357126" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319226" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Birhanie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohamed-Ayoub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedin Mohammed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanie Habtamu Mohammed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmed Ahmedin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Trabelsi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Abbas-Turki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Mohammed Birhanie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub Messous" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997323" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048845v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2015.7347186" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Ganesh Samikannu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036788" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Binti Asus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Gan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574522" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574503" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2012.6243425" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blunier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10103" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>