--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1067,299 +1067,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants : analyse comparative Bénin, Burkina Faso et Togo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Adjamagbo</w:t>
+                <w:t xml:space="preserve">Anne Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Ouédraogo</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soumaïla Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Emmanuèle Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Presses de l'Université du Québec, pp.67-92, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-92, 2018, Les sociétés africaines en mutation, 978-2-7605-5015-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905594v1</w:t>
+                <w:t xml:space="preserve">hal-02321438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants</w:t>
+                <w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants : analyse comparative Bénin, Burkina Faso et Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Adjamagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, </w:t>
+              <w:t xml:space="preserve">, 1, Presses de l'Université du Québec, pp.67-92, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvggx3tg.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321438v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part III : Social changes in rural populations : introduction</w:t>
               </w:r>
@@ -1492,64 +1488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokhaya Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Salam Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Adjamagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Attané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidal Laurent (coord.). Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques, Dakar (SEN), Dakar : IRD, Unicef, 2017, p. 37-59.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1695,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Toudéka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pennec S. (ed.), Girard C. (ed.), Sanderson J.P. (ed.) Trajectoires et âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-9521220-5-4</w:t>
@@ -2091,51 +2087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union and separation: love stories are never simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fofo Amétépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,51 +2581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union et devenir des couples à Cotonou et Lomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2680,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de vie des couples et partage des tâches domestiques au sein des couples à Cotonou et Lomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.B. Dial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRD/IFAN/GIS-Institut du Genre, Rapport final, octobre 2015. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3550,51 +3546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04729252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;niban Madiega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04467221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Calv&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1001330" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibigaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosmowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ciss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hougb&#233;gnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Dialolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Aguessy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Locoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fofo Am&#233;t&#233;p&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonatien B&#233;guy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Binetou-Dial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adisso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Toud&#233;ka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bakass" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04729252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;niban Madiega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04467221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Calv&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1001330" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibigaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosmowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ciss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hougb&#233;gnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Dialolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Aguessy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Locoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fofo Am&#233;t&#233;p&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonatien B&#233;guy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Binetou-Dial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adisso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Toud&#233;ka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bakass" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>