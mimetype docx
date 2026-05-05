--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1335,325 +1335,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part III : Social changes in rural populations : introduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genre et fécondité, un mariage obligé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Houngbégnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sultan Benjamin (ed.), Lalou Richard (ed.), Amadou Sanni M. (ed.), Oumarou A. (ed.), Soumaré M.A. (ed.). Rural societies in the face of climatic and environmental changes in West Africa</w:t>
+              <w:t xml:space="preserve">Adjamagbo Agnès (ed.), Gastineau Bénédicte (ed.). Le genre dans les recherches africanistes. Marseille : LPED, AMU, IRD, 2017, p. 12-27. (Les Impromptus du LPED ; 2). ISBN 979-10-967630-2-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008049v1</w:t>
+                <w:t xml:space="preserve">hal-01772294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parentalité en Afrique de l’Ouest et du Centre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Attané</w:t>
+                <w:t xml:space="preserve">Part III : Social changes in rural populations : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gibigaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosmowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Houngbégnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidal Laurent (coord.). Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques, Dakar (SEN), Dakar : IRD, Unicef, 2017, p. 37-59.</w:t>
+              <w:t xml:space="preserve">Sultan Benjamin (ed.), Lalou Richard (ed.), Amadou Sanni M. (ed.), Oumarou A. (ed.), Soumaré M.A. (ed.). Rural societies in the face of climatic and environmental changes in West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791432v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et fécondité, un mariage obligé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
+                <w:t xml:space="preserve">La parentalité en Afrique de l’Ouest et du Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Salam Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Adjamagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Attané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjamagbo Agnès (ed.), Gastineau Bénédicte (ed.). Le genre dans les recherches africanistes. Marseille : LPED, AMU, IRD, 2017, p. 12-27. (Les Impromptus du LPED ; 2). ISBN 979-10-967630-2-3</w:t>
+              <w:t xml:space="preserve">Vidal Laurent (coord.). Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques, Dakar (SEN), Dakar : IRD, Unicef, 2017, p. 37-59.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772294v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions et devenirs des unions à Cotonou et Lomé</w:t>
               </w:r>
@@ -1777,51 +1777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations rurales face aux aléas environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gibigaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kosmowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,280 +2797,280 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation travail/famille dans les capitales africaines. Genre, organisation et division du travail à Dakar (ARTIFAM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femmes et hommes face aux grossesses non prévues au Maroc et au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+                <w:t xml:space="preserve">Agnès Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Moguérou</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IRD/IFAN/GIS-Institut du Genre, Rapport final, octobre 2015. 2015</w:t>
+                <w:t xml:space="preserve">Fatima Bakass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Population et Développement. 2015, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473085v1</w:t>
+                <w:t xml:space="preserve">hal-04158574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et hommes face aux grossesses non prévues au Maroc et au Sénégal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulation travail/famille dans les capitales africaines. Genre, organisation et division du travail à Dakar (ARTIFAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.B. Dial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Centre Population et Développement. 2015, pp.26</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRD/IFAN/GIS-Institut du Genre, Rapport final, octobre 2015. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04158574v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar, Rapport d’étape, deuxième phase, projet financé par le CODESRIA, Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Salam Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3148,51 +3148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar, Rapport d’étape, première phase, projet financé par le CODESRIA, Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Salam Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04729252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;niban Madiega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04467221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Calv&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1001330" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibigaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosmowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ciss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hougb&#233;gnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Dialolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Aguessy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Locoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fofo Am&#233;t&#233;p&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonatien B&#233;guy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Binetou-Dial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adisso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Toud&#233;ka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bakass" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04729252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;niban Madiega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04467221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Calv&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1001330" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibigaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosmowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ciss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hougb&#233;gnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Dialolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Aguessy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Locoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fofo Am&#233;t&#233;p&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonatien B&#233;guy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Binetou-Dial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adisso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Toud&#233;ka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bakass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>