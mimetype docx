--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -969,369 +969,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general physical-topological framework using rule-based language for physical simulation</w:t>
+                <w:t xml:space="preserve">Geometric Modeling: Consistency Preservation Using Two-Layered Variable Substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ben Salah</w:t>
+                <w:t xml:space="preserve">Thomas Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meseure</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Computer Graphics Theory and Application (VISIGRAPP/GRAPP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">International Conference on Graph Transformation ICGT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marburg, Germany. pp.36-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006119802200227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61470-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482733v1</w:t>
+                <w:t xml:space="preserve">hal-01817827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Modeling: Consistency Preservation Using Two-Layered Variable Substitutions</w:t>
+                <w:t xml:space="preserve">A general physical-topological framework using rule-based language for physical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bellet</w:t>
+                <w:t xml:space="preserve">Fatma Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Graph Transformation ICGT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marburg, Germany. pp.36-53, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Computer Graphics Theory and Application (VISIGRAPP/GRAPP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61470-0_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006119802200227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817827v1</w:t>
+                <w:t xml:space="preserve">hal-01482733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de modèles mécaniques à base topologique à l'aide de règles de transformation de graphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préservation de la cohérence des transformations topologiques et géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ben Salah</w:t>
+                <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Journées Françaises d'Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457731v1</w:t>
+                <w:t xml:space="preserve">hal-01817884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topological Approach for Automated Unstructured Meshing of Complex Reservoir</w:t>
               </w:r>
@@ -1436,135 +1436,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation de la cohérence des transformations topologiques et géométriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de modèles mécaniques à base topologique à l'aide de règles de transformation de graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bellet</w:t>
+                <w:t xml:space="preserve">Fatma Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">29e Journées Françaises d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817884v1</w:t>
+                <w:t xml:space="preserve">hal-01457731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la modélisation à base de transformation de graphes avec Jerboa</w:t>
               </w:r>
@@ -1639,256 +1639,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JERBOA: A Graph Transformation Library for Topology-Based Geometric Modeling</w:t>
+                <w:t xml:space="preserve">Jerboa: un modeleur géométrique à base de règles de transformations de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Graph Transformation (ICGT 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'Association Française Graphique (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012851v1</w:t>
+                <w:t xml:space="preserve">hal-01286540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerboa: un modeleur géométrique à base de règles de transformations de graphes</w:t>
+                <w:t xml:space="preserve">JERBOA: A Graph Transformation Library for Topology-Based Geometric Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française Graphique (AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Graph Transformation (ICGT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09108-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286540v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JERBOA : un modeleur géométrique à base de règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,51 +1939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-based transformations for geometric modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,286 +2028,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral embedding of a topological structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Designing a Topological Modeler Kernel: A Rule-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Poudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geometric Algebras in Computer Science and Engineering (AGACSE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Shape Modeling International (SMI'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488183v1</w:t>
+                <w:t xml:space="preserve">hal-00488171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Topological Modeler Kernel: A Rule-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Polyhedral embedding of a topological structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Modeling International (SMI'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Applied Geometric Algebras in Computer Science and Engineering (AGACSE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488171v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations de graphes pour les opérations topologiques en modélisation géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,51 +2358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Transformation for Topology Modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2487,90 +2487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation nD à base d'algèbres géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journées de l'AFIG (AFIG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2595,51 +2595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Topological Modelling to Discriminate Models of Golgi Apparatus Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,51 +2720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-based Geometric Modelling for Biological Cellular Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3081,252 +3081,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Générateur de Noyaux de Modeleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Poudret</w:t>
+                <w:t xml:space="preserve">Testing from algebraic specifications: test data set selection by unfolding axioms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bertrand</w:t>
+                <w:t xml:space="preserve">Clément Boin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Association Française d'Informatique Graphique et de l'Association Chapitre Français d'Eurographics (AFIG'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Formal Approaches to Testing of Software (FATES 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.203--217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11759744_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354148v1</w:t>
+                <w:t xml:space="preserve">hal-00341964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing from algebraic specifications: test data set selection by unfolding axioms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Aiguier</w:t>
+                <w:t xml:space="preserve">Un Générateur de Noyaux de Modeleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marre</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Formal Approaches to Testing of Software (FATES 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées de l'Association Française d'Informatique Graphique et de l'Association Chapitre Français d'Eurographics (AFIG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341964v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4235,51 +4235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Approach Based on Graph Transformation to Simulate Tearing and Fractures on Various Mechanical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,64 +4823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations de graphes pour les opérations topologiques en modélisation géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,51 +4931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-based Abstraction of Complex Biologiical Systems: Application to the Golgi Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,234 +5050,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécifications formelles du chanfreinage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test de conformité : une approche algébrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 21 (8), pp.1-26</w:t>
+              <w:t xml:space="preserve">, 2002, 21 (9), pp.1219-1242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352083v1</w:t>
+                <w:t xml:space="preserve">hal-00352131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de conformité : une approche algébrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécifications formelles du chanfreinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 21 (9), pp.1219-1242</w:t>
+              <w:t xml:space="preserve">, 2002, 21 (8), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352131v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5289,224 +5289,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric modeling: consistency preservation using two-layered variable substitutions (extended version)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Constraint-preserving labeled graph transformations for topology-based geometric modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Xlim UMR CNRS 7252; CentraleSupélec, Université Paris-Saclay. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] XLIM. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509832v1</w:t>
+                <w:t xml:space="preserve">hal-01476860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-preserving labeled graph transformations for topology-based geometric modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Geometric modeling: consistency preservation using two-layered variable substitutions (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Belhaouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] XLIM. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Xlim UMR CNRS 7252; CentraleSupélec, Université Paris-Saclay. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476860v1</w:t>
+                <w:t xml:space="preserve">hal-01509832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5524,51 +5524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a computer-aided methodology for topology-based simulation of the Golgi apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,77 +5681,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes Combinatoires Ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5951,51 +5951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04848-6_9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006119802200227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61470-0_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09108-2_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poudret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87405-8_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-64NJXGT5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71b1105db2a4af72bd2c201fde940012913d1442;origin=https://github.com/lias-laboratory/jerboa-rebuild;visit=swh:1:snp:e8f299d1694d4aa9f9b8c83f73ba28d25a2a9c4c;anchor=swh:1:rev:f29c9d3477098e58cd8c72bcdbd618dd1e14ab54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068329v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491856v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gvc.2022.200049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04848-6_9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61470-0_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006119802200227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09108-2_18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poudret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87405-8_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-64NJXGT5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71b1105db2a4af72bd2c201fde940012913d1442;origin=https://github.com/lias-laboratory/jerboa-rebuild;visit=swh:1:snp:e8f299d1694d4aa9f9b8c83f73ba28d25a2a9c4c;anchor=swh:1:rev:f29c9d3477098e58cd8c72bcdbd618dd1e14ab54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068329v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491856v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gvc.2022.200049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>