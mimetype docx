--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1203,260 +1203,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation de la cohérence des transformations topologiques et géométriques</w:t>
+                <w:t xml:space="preserve">A Topological Approach for Automated Unstructured Meshing of Complex Reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bellet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on the Mathematics of Oil Recovery 2016 (ECMOR XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817884v1</w:t>
+                <w:t xml:space="preserve">hal-01789851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topological Approach for Automated Unstructured Meshing of Complex Reservoir</w:t>
+                <w:t xml:space="preserve">Préservation de la cohérence des transformations topologiques et géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Belhaouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on the Mathematics of Oil Recovery 2016 (ECMOR XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789851v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de modèles mécaniques à base topologique à l'aide de règles de transformation de graphes</w:t>
               </w:r>
@@ -1639,226 +1639,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerboa: un modeleur géométrique à base de règles de transformations de graphes</w:t>
+                <w:t xml:space="preserve">JERBOA: A Graph Transformation Library for Topology-Based Geometric Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française Graphique (AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Graph Transformation (ICGT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09108-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286540v1</w:t>
+                <w:t xml:space="preserve">hal-01012851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JERBOA: A Graph Transformation Library for Topology-Based Geometric Modeling</w:t>
+                <w:t xml:space="preserve">Jerboa: un modeleur géométrique à base de règles de transformations de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Graph Transformation (ICGT 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de l'Association Française Graphique (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09108-2_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01012851v1</w:t>
+                <w:t xml:space="preserve">hal-01286540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JERBOA : un modeleur géométrique à base de règles</w:t>
               </w:r>
@@ -3892,64 +3892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on the Mathematics of Oil Recovery 2016 (ECMOR XV) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Amsterdam, Netherlands</w:t>
@@ -5050,234 +5050,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de conformité : une approche algébrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécifications formelles du chanfreinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 21 (9), pp.1219-1242</w:t>
+              <w:t xml:space="preserve">, 2002, 21 (8), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352131v1</w:t>
+                <w:t xml:space="preserve">hal-00352083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécifications formelles du chanfreinage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test de conformité : une approche algébrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 21 (8), pp.1-26</w:t>
+              <w:t xml:space="preserve">, 2002, 21 (9), pp.1219-1242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352083v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5289,224 +5289,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-preserving labeled graph transformations for topology-based geometric modeling</w:t>
+                <w:t xml:space="preserve">Geometric modeling: consistency preservation using two-layered variable substitutions (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Belhaouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] XLIM. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Xlim UMR CNRS 7252; CentraleSupélec, Université Paris-Saclay. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476860v1</w:t>
+                <w:t xml:space="preserve">hal-01509832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric modeling: consistency preservation using two-layered variable substitutions (extended version)</w:t>
+                <w:t xml:space="preserve">Constraint-preserving labeled graph transformations for topology-based geometric modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Xlim UMR CNRS 7252; CentraleSupélec, Université Paris-Saclay. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] XLIM. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509832v1</w:t>
+                <w:t xml:space="preserve">hal-01476860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5951,51 +5951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04848-6_9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61470-0_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006119802200227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09108-2_18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poudret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87405-8_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-64NJXGT5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71b1105db2a4af72bd2c201fde940012913d1442;origin=https://github.com/lias-laboratory/jerboa-rebuild;visit=swh:1:snp:e8f299d1694d4aa9f9b8c83f73ba28d25a2a9c4c;anchor=swh:1:rev:f29c9d3477098e58cd8c72bcdbd618dd1e14ab54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068329v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491856v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gvc.2022.200049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04848-6_9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61470-0_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006119802200227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09108-2_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poudret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87405-8_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-64NJXGT5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71b1105db2a4af72bd2c201fde940012913d1442;origin=https://github.com/lias-laboratory/jerboa-rebuild;visit=swh:1:snp:e8f299d1694d4aa9f9b8c83f73ba28d25a2a9c4c;anchor=swh:1:rev:f29c9d3477098e58cd8c72bcdbd618dd1e14ab54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068329v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491856v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gvc.2022.200049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>